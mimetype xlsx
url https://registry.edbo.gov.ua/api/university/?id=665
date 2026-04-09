--- v1 (2026-01-09)
+++ v2 (2026-04-09)
@@ -2397,55 +2397,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>43206</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДО 001045</t>
+          <t>ДО 006885</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D12" s="3"/>
@@ -2557,55 +2557,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>43204</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>ДО 001046</t>
+          <t>ДО 006884</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -3138,51 +3138,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -3270,51 +3270,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -3336,51 +3336,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
@@ -3402,84 +3402,84 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>