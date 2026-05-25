--- v2 (2026-03-06)
+++ v3 (2026-05-25)
@@ -3474,51 +3474,51 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="8" t="n">
         <v>69690</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t>ДС 005851</t>
+          <t>ДС 005850</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
@@ -3597,54 +3597,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="8" t="n">
         <v>69696</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Туристичне обслуговування</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I43" s="9"/>
+          <t>ДС 005851</t>
+        </is>
+      </c>
+      <c r="I43" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="8" t="n">
@@ -3782,84 +3784,84 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -3980,51 +3982,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -4211,51 +4213,51 @@
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>