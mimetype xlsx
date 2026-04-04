--- v0 (2026-02-12)
+++ v1 (2026-04-04)
@@ -3934,56 +3934,54 @@
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E32" s="8" t="n">
         <v>55572</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Експлуатація електрообладнання та автоматики суден</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I32" s="9"/>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
@@ -4022,56 +4020,54 @@
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E34" s="8" t="n">
         <v>65911</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднових енергетичних установок</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I34" s="9"/>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="8" t="n">
@@ -4853,51 +4849,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
@@ -5022,84 +5018,84 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Суднобудування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>