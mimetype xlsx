--- v2 (2026-02-23)
+++ v3 (2026-05-13)
@@ -3358,51 +3358,51 @@
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>83533</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="8" t="inlineStr">
         <is>
           <t>ДС 005805</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D34" s="3"/>
@@ -3640,51 +3640,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -3739,51 +3739,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -3908,51 +3908,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -3974,51 +3974,51 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
@@ -4040,51 +4040,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I18"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>