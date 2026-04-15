--- v2 (2026-02-11)
+++ v3 (2026-04-15)
@@ -2378,96 +2378,96 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>35</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>