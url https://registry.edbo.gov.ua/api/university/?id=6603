--- v1 (2026-03-03)
+++ v2 (2026-05-21)
@@ -3285,96 +3285,96 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>55287</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="8" t="inlineStr">
         <is>
-          <t>ДС 002727</t>
+          <t>ДС 0073463</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>55288</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Товарознавство в митній справі</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
-          <t>ДС 002731</t>
+          <t>ДС 007342</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -3488,55 +3488,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>61153</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Товарознавство та комерційна діяльність</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="8" t="inlineStr">
         <is>
-          <t>ДС 002727</t>
+          <t>ДС 0073463</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D29" s="3"/>
@@ -3570,55 +3570,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>61155</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Товарознавство в митній справі</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>ДС 002731</t>
+          <t>ДС 007342</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D31" s="3"/>
@@ -4945,51 +4945,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -5209,51 +5209,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -5275,51 +5275,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -5572,51 +5572,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>