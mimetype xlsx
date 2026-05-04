--- v2 (2026-03-20)
+++ v3 (2026-05-04)
@@ -1219,54 +1219,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>58661</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>ДС 007059</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -1494,121 +1496,121 @@
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант
 5123 Бармен</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5129 Майстер ресторанного обслуговування</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5123 Бармен
 4222 Адміністратор (господар) залу</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 5122 Кухар</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>79</v>
       </c>
       <c r="C6" s="8" t="n">