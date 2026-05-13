--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -1816,95 +1816,95 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>87836</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I3" s="9"/>
+          <t>- 20674</t>
+        </is>
+      </c>
+      <c r="I3" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>54916</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>- 11156</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
@@ -5397,54 +5397,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>55660</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I90" s="9"/>
+          <t>- 20777</t>
+        </is>
+      </c>
+      <c r="I90" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
@@ -8287,54 +8289,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
         <v>77852</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I160" s="9"/>
+          <t>- 20935</t>
+        </is>
+      </c>
+      <c r="I160" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
@@ -14973,54 +14977,56 @@
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="6" t="n">
         <v>77715</v>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I308" s="9"/>
+          <t>- 20936</t>
+        </is>
+      </c>
+      <c r="I308" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K308" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
@@ -15106,54 +15112,56 @@
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="6" t="n">
         <v>77718</v>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H311" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I311" s="9"/>
+          <t>- 20934</t>
+        </is>
+      </c>
+      <c r="I311" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J311" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K311" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D312" s="3" t="inlineStr">
         <is>
@@ -16371,51 +16379,51 @@
       <c r="C340" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="6" t="n">
         <v>55101</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H340" s="7" t="inlineStr">
         <is>
           <t>- 3591</t>
         </is>
       </c>
       <c r="I340" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J340" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K340" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B341" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D341" s="3"/>
@@ -16862,54 +16870,56 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D351" s="3"/>
       <c r="E351" s="6" t="n">
         <v>87318</v>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H351" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I351" s="9"/>
+          <t>- 20933</t>
+        </is>
+      </c>
+      <c r="I351" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J351" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K351" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D352" s="3"/>
       <c r="E352" s="6" t="n">
@@ -17601,51 +17611,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
@@ -17700,84 +17710,84 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>61</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>237</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -17799,87 +17809,87 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>247</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -17967,84 +17977,84 @@
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>149</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>84</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
@@ -18099,51 +18109,51 @@
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
@@ -18297,51 +18307,51 @@
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>145</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
@@ -18397,54 +18407,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -18694,120 +18704,120 @@
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="F46" s="6" t="n">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
@@ -18925,51 +18935,51 @@
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
@@ -19024,84 +19034,84 @@
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>21</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -19225,51 +19235,51 @@
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F60" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
@@ -19424,51 +19434,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
           <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E66" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -19766,60 +19776,60 @@
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>146</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
         <v>17</v>
       </c>
@@ -19868,51 +19878,51 @@
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -21020,51 +21030,51 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -21119,51 +21129,51 @@
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -21218,51 +21228,51 @@
       <c r="H119" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -21515,84 +21525,84 @@
       <c r="H128" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I130"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>