--- v2 (2026-02-03)
+++ v3 (2026-05-04)
@@ -2219,55 +2219,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>50146</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>КО 001816</t>
+          <t>КО 006894</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -2572,55 +2572,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
         <v>50145</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
-          <t>КО 001814</t>
+          <t>КО 006892</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D29" s="3"/>
@@ -2730,55 +2730,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="8" t="n">
         <v>50150</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>КО 001815</t>
+          <t>КО 006893</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D33" s="3"/>
@@ -2812,222 +2812,232 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="8" t="n">
         <v>77929</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>КО 007127</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E35" s="8" t="n">
         <v>77927</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I35" s="9"/>
+          <t>КО 007126</t>
+        </is>
+      </c>
+      <c r="I35" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="8" t="n">
         <v>77925</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>КО 007130</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E37" s="8" t="n">
         <v>77923</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I37" s="9"/>
+          <t>КО 007128</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E38" s="8" t="n">
         <v>77922</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>КО 007129</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K38"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
@@ -3130,51 +3140,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
@@ -3203,88 +3213,88 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
         <v>18</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Перформативні мистецтва</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Хореографічне мистецтво</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
         <v>28</v>
       </c>
       <c r="F6" s="8" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
@@ -3303,54 +3313,54 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F8" s="8" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -3372,84 +3382,84 @@
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>026</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Сценічне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>31</v>
       </c>
       <c r="F10" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>11</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">