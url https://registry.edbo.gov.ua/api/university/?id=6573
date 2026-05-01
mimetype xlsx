--- v3 (2026-03-12)
+++ v4 (2026-05-01)
@@ -1749,51 +1749,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -1815,51 +1815,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>