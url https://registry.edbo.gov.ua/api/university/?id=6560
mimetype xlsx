--- v3 (2026-03-06)
+++ v4 (2026-04-20)
@@ -1954,54 +1954,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
         <v>57130</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I8" s="9"/>
+          <t>ДС 007105</t>
+        </is>
+      </c>
+      <c r="I8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
@@ -2743,51 +2745,51 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>