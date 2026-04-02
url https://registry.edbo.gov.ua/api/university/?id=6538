--- v2 (2026-02-08)
+++ v3 (2026-04-02)
@@ -1756,51 +1756,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
@@ -1896,51 +1896,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E6" s="8" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>J5</t>
         </is>
       </c>
@@ -2003,195 +2003,195 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Навігація і управління морськими суднами</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Управління судновими технічними системами і комплексами</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Морський та внутрішній водний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Експлуатація суднового електрообладнання і засобів автоматики</t>
         </is>
       </c>
       <c r="E13" s="8" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>271</t>
         </is>
       </c>