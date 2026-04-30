--- v1 (2026-03-07)
+++ v2 (2026-04-30)
@@ -2293,55 +2293,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>59234</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування та ремонт автоматизованих систем керування рухом на залізничному транспорті</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 003807</t>
+          <t>ДС 007107</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
@@ -3317,51 +3317,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>25</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -3416,87 +3416,87 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>5</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>