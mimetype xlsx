--- v3 (2026-03-28)
+++ v4 (2026-05-16)
@@ -1591,54 +1591,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>54723</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>ДС 007245</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
@@ -1708,134 +1710,138 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>54062</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та комп'ютерні технології</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>ДС 002941</t>
+          <t>ДС 007248</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46569</v>
+        <v>48030</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>54721</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Мережні технології та Інтернет речей</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I15" s="9"/>
+          <t>ДС 007247</t>
+        </is>
+      </c>
+      <c r="I15" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>54722</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг та програмування в інфокомунікаціях</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>ДС 007246</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">