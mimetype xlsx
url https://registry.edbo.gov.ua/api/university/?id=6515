--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -377,51 +377,51 @@
         <is>
           <t>м. Харків</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Барикадна, 51</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>0683307411</t>
+          <t>+38(097)-023-87-10</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>vovcanskijkoledzdbtu@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>vfkdbtu.in.ua</t>
         </is>
@@ -1240,55 +1240,55 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>54372</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>ДС 003369</t>
+          <t>ДС 007062</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -1511,51 +1511,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
@@ -1577,54 +1577,54 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F5" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">