--- v2 (2026-03-11)
+++ v3 (2026-05-05)
@@ -1999,51 +1999,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -2131,51 +2131,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>