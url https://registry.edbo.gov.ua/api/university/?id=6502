--- v0 (2025-12-09)
+++ v1 (2026-05-04)
@@ -2019,51 +2019,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -2085,51 +2085,51 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -2151,51 +2151,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2217,51 +2217,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>