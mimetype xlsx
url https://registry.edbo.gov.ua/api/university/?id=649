--- v2 (2026-02-08)
+++ v3 (2026-05-12)
@@ -2342,51 +2342,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -2643,51 +2643,51 @@
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>