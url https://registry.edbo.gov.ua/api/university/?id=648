--- v2 (2026-02-12)
+++ v3 (2026-05-12)
@@ -2807,51 +2807,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -2873,51 +2873,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -2972,51 +2972,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>