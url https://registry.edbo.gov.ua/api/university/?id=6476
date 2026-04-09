--- v2 (2026-02-14)
+++ v3 (2026-04-09)
@@ -1435,51 +1435,51 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
         <v>52616</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні системи та мережі</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>ДС 0041483</t>
+          <t>ДС 004183</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
@@ -1962,171 +1962,179 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="8" t="n">
         <v>67139</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Комп`ютерні системи та мережі</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>ДС 006999</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>67140</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Системи та мережі мобільного зв`язку</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>ДС 007000</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
         <v>67141</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Інфокомунікаційні системи та мережі</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I26" s="9"/>
+          <t>ДС 006998</t>
+        </is>
+      </c>
+      <c r="I26" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="8" t="n">
         <v>67142</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Поштово-логістичні системи</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I27" s="9"/>
+          <t>ДС 007001</t>
+        </is>
+      </c>
+      <c r="I27" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="8" t="n">
@@ -2369,51 +2377,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>