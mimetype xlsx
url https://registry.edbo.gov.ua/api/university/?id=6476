--- v3 (2026-04-09)
+++ v4 (2026-05-25)
@@ -406,63 +406,63 @@
         <is>
           <t>collegeoffice@khai.edu</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://it-college.kh.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Довгоброд Борис Григорійович</t>
+          <t>Фіалка Світлана Вікторівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1683,132 +1683,134 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="8" t="n">
         <v>52622</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Безпека інфокомунікаційних систем та мереж</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46165</v>
+        <v>46525</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="8" t="n">
         <v>52623</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інфокомунікаційних систем</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46165</v>
+        <v>46525</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="8" t="n">
         <v>60273</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Програмне забезпечення інфокомунікаційних систем</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I19" s="9"/>
+          <t>- 0</t>
+        </is>
+      </c>
+      <c r="I19" s="9" t="n">
+        <v>46525</v>
+      </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="8" t="n">
@@ -2377,51 +2379,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>