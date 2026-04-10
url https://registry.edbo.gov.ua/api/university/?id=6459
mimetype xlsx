--- v1 (2026-02-21)
+++ v2 (2026-04-10)
@@ -2195,56 +2195,54 @@
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>52471</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології)</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t>- 10660</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
@@ -2736,51 +2734,51 @@
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>52468</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 2862</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D16" s="3"/>
@@ -3183,51 +3181,51 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>52474</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t>- 2863</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D27" s="3"/>
@@ -4729,56 +4727,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>52494</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>- 10410</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I64" s="9"/>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
@@ -4811,56 +4807,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>52496</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>- 10411</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I66" s="9"/>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
@@ -4977,51 +4971,51 @@
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>52501</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="7" t="inlineStr">
         <is>
           <t>- 2858</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
@@ -5063,51 +5057,51 @@
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>52503</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t>- 2900</t>
         </is>
       </c>
       <c r="I72" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D73" s="3"/>
@@ -5145,56 +5139,54 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E74" s="6" t="n">
         <v>75406</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології)</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>- 16606</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I74" s="9"/>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
@@ -5495,92 +5487,92 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>75858</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>- 16617</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>76867</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="7" t="inlineStr">
         <is>
           <t>- 16608</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D84" s="3"/>
@@ -5659,51 +5651,51 @@
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>75549</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t>- 16609</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D87" s="3"/>
@@ -6518,56 +6510,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>76876</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="7" t="inlineStr">
         <is>
-          <t>- 16614</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I107" s="9"/>
       <c r="J107" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
@@ -6641,56 +6631,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>79314</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>- 16615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I110" s="9"/>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
@@ -6807,51 +6795,51 @@
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>78310</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="7" t="inlineStr">
         <is>
           <t>- 16616</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
@@ -8055,51 +8043,51 @@
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>52516</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
           <t>- 2898</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D143" s="3"/>
@@ -9055,51 +9043,51 @@
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
         <v>52524</v>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H164" s="7" t="inlineStr">
         <is>
           <t>- 2899</t>
         </is>
       </c>
       <c r="I164" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J164" s="7" t="inlineStr">
         <is>
           <t>УД 21015730</t>
         </is>
       </c>
       <c r="K164" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
@@ -9593,51 +9581,51 @@
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
         <v>52528</v>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H176" s="7" t="inlineStr">
         <is>
           <t>- 2864</t>
         </is>
       </c>
       <c r="I176" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J176" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K176" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D177" s="3"/>
@@ -10092,51 +10080,51 @@
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
         <v>52535</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H187" s="7" t="inlineStr">
         <is>
           <t>- 2865</t>
         </is>
       </c>
       <c r="I187" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J187" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D188" s="3" t="inlineStr">
@@ -10877,51 +10865,51 @@
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
         <v>76949</v>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
           <t>- 16620</t>
         </is>
       </c>
       <c r="I204" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K204" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
@@ -11644,51 +11632,51 @@
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
         <v>76980</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H221" s="7" t="inlineStr">
         <is>
           <t>- 16622</t>
         </is>
       </c>
       <c r="I221" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J221" s="7" t="inlineStr">
         <is>
           <t>УД 21020563</t>
         </is>
       </c>
       <c r="K221" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
@@ -12006,51 +11994,51 @@
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
         <v>77048</v>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H229" s="7" t="inlineStr">
         <is>
           <t>- 16623</t>
         </is>
       </c>
       <c r="I229" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J229" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K229" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D230" s="3"/>
@@ -12368,51 +12356,51 @@
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
         <v>78110</v>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H237" s="7" t="inlineStr">
         <is>
           <t>- 16627</t>
         </is>
       </c>
       <c r="I237" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J237" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K237" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D238" s="3"/>
@@ -12624,51 +12612,51 @@
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
         <v>52538</v>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H243" s="7" t="inlineStr">
         <is>
           <t>- 2867</t>
         </is>
       </c>
       <c r="I243" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J243" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K243" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D244" s="3"/>
@@ -12847,51 +12835,51 @@
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
         <v>52541</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
           <t>- 2868</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D249" s="3"/>
@@ -12935,51 +12923,51 @@
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
         <v>52542</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
           <t>- 2869</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
@@ -13023,51 +13011,51 @@
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
         <v>52543</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
           <t>- 2870</t>
         </is>
       </c>
       <c r="I252" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D253" s="3"/>
@@ -13377,96 +13365,96 @@
       <c r="C260" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
         <v>52550</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G260" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
           <t>- 2871</t>
         </is>
       </c>
       <c r="I260" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K260" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
         <v>52551</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H261" s="7" t="inlineStr">
         <is>
           <t>- 2872</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J261" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D262" s="3"/>
@@ -13819,51 +13807,51 @@
       <c r="C270" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
         <v>78625</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
           <t>- 16628</t>
         </is>
       </c>
       <c r="I270" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K270" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D271" s="3"/>
@@ -13950,51 +13938,51 @@
       <c r="C273" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
         <v>78636</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H273" s="7" t="inlineStr">
         <is>
           <t>- 16629</t>
         </is>
       </c>
       <c r="I273" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J273" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D274" s="3"/>
@@ -14081,51 +14069,51 @@
       <c r="C276" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
         <v>78646</v>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G276" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
           <t>- 16630</t>
         </is>
       </c>
       <c r="I276" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K276" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D277" s="3"/>
@@ -14349,96 +14337,96 @@
       <c r="C282" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
         <v>78702</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
           <t>- 16635</t>
         </is>
       </c>
       <c r="I282" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
         <v>78705</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H283" s="7" t="inlineStr">
         <is>
           <t>- 16636</t>
         </is>
       </c>
       <c r="I283" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J283" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D284" s="3"/>
@@ -14763,51 +14751,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -15269,51 +15257,51 @@
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>77</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>G14</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
@@ -15934,51 +15922,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>46</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -16234,81 +16222,81 @@
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>79</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -16396,51 +16384,51 @@
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -16495,51 +16483,51 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>53</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -16630,51 +16618,51 @@
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -16693,51 +16681,51 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
@@ -16759,51 +16747,51 @@
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F63" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -16825,51 +16813,51 @@
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>187</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Деревообробні та меблеві технології</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
@@ -16957,51 +16945,51 @@
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>75</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
@@ -17026,84 +17014,84 @@
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>116</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -17155,87 +17143,87 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>76</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -17287,91 +17275,91 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E80" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -18202,51 +18190,51 @@
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
@@ -18337,51 +18325,51 @@
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -18466,51 +18454,51 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
@@ -18598,51 +18586,51 @@
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
@@ -18697,51 +18685,51 @@
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -19096,51 +19084,51 @@
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -19159,51 +19147,51 @@
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -19225,51 +19213,51 @@
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F137" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -19423,60 +19411,60 @@
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>17</v>
       </c>
@@ -19588,51 +19576,51 @@
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F148" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>