--- v2 (2026-03-05)
+++ v3 (2026-05-01)
@@ -399,51 +399,51 @@
         <is>
           <t>inukr@inst-ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.inst-ukr.lviv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор Інституту українознавства ім. І. Крип'якевича НАН України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Соляр Ігор Ярославович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -970,54 +970,54 @@
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>