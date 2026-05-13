--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -2264,251 +2264,257 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>63085</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>УД 19019095</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>51415</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>УД 19015429</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>51416</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>УД 19015431</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>74995</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>УД 19019095</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>74996</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K8" s="9"/>
+          <t>УД 19015429</t>
+        </is>
+      </c>
+      <c r="K8" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>74992</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>УД 19015431</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
@@ -4071,51 +4077,51 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -4272,81 +4278,81 @@
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>57</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -4401,54 +4407,54 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
@@ -4503,51 +4509,51 @@
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>151</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I25"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">