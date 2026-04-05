--- v1 (2026-02-18)
+++ v2 (2026-04-05)
@@ -2353,51 +2353,51 @@
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>33555</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2637</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -3744,51 +3744,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>115</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -3975,51 +3975,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>H4</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>64</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
@@ -4044,51 +4044,51 @@
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>40</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -4209,51 +4209,51 @@
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Лісове господарство</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>371</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>