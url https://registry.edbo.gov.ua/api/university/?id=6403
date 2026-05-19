--- v1 (2026-03-05)
+++ v2 (2026-05-19)
@@ -5100,51 +5100,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Транспортні засоби</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -5232,84 +5232,84 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>J6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -5331,51 +5331,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -5430,54 +5430,54 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
@@ -5496,84 +5496,84 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>