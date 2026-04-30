--- v2 (2026-02-08)
+++ v3 (2026-04-30)
@@ -243,51 +243,51 @@
         <is>
           <t>5780</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>ВСП "Фаховий коледж вимірювань ДУІТЗ"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Separate Structural Subdivision «Professional College of Measurements of State University of INTELLECTUAL Technologies and Communications»</t>
+          <t>Separate Structural Subdivision «Professional College of Measurements of State University of Intelligent Technologies and Telecommunications»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
@@ -423,51 +423,51 @@
         <is>
           <t>https://okv.suitt.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Радулова Ірина Костянтинівна</t>
+          <t>Шевельова Інна Олександрівна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2075,51 +2075,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
@@ -2243,51 +2243,51 @@
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>117</v>
       </c>
       <c r="F7" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>