--- v2 (2026-02-21)
+++ v3 (2026-05-01)
@@ -3756,88 +3756,88 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Сфера обслуговування</t>
         </is>
       </c>
       <c r="E2" s="8" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>14</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
@@ -3941,162 +3941,162 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Сфера обслуговування</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E8" s="8" t="n">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Енергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="E9" s="8" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E10" s="8" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>