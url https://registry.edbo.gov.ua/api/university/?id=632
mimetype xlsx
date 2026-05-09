--- v0 (2026-02-17)
+++ v1 (2026-05-09)
@@ -1834,54 +1834,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
         <v>45276</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I12" s="9"/>
+          <t>ДО 004719</t>
+        </is>
+      </c>
+      <c r="I12" s="9" t="n">
+        <v>47118</v>
+      </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
@@ -2417,54 +2419,54 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F4" s="8" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
@@ -2520,51 +2522,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>