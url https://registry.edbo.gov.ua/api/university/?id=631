--- v2 (2026-02-17)
+++ v3 (2026-04-16)
@@ -2483,54 +2483,54 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>458</v>
+        <v>390</v>
       </c>
       <c r="F12" s="8" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>