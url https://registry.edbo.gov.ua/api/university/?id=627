--- v1 (2026-02-10)
+++ v2 (2026-05-05)
@@ -916,56 +916,54 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>38</v>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
-          <t> 10407</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H8" s="9"/>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.05.2021 № 62-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
@@ -2077,56 +2075,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>40664</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t>- 10407</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
@@ -3444,51 +3440,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
@@ -3551,51 +3547,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -3827,87 +3823,87 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>14</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>I6</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
@@ -3926,93 +3922,93 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>32</v>
       </c>