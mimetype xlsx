--- v2 (2026-02-13)
+++ v3 (2026-04-08)
@@ -1691,227 +1691,227 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>49321</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
-          <t>КО 003540</t>
+          <t>КО 007029</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>43303</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
-          <t>КО 005463</t>
+          <t>КО 007028</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>64693</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t>КО 004213</t>
+          <t>КО 007031</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>43311</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (музичне мистецтво)</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t>КО 004213</t>
+          <t>КО 007031</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>43310</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (фізична культура)</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
-          <t>КО 004214</t>
+          <t>КО 007027</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
@@ -2606,51 +2606,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -3030,51 +3030,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E20" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>