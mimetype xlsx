--- v1 (2026-02-15)
+++ v2 (2026-05-16)
@@ -2720,51 +2720,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -2889,51 +2889,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>