--- v3 (2026-03-19)
+++ v4 (2026-05-06)
@@ -26,51 +26,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$35</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$25</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$9</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$653</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$659</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$297</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -2368,51 +2368,51 @@
       </c>
       <c r="J9" s="9"/>
       <c r="K9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.06.2025 № 95-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K653"/>
+  <dimension ref="A1:K659"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2563,55 +2563,55 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>29959</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t>- 10662</t>
+          <t>- 20263</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46106</v>
+        <v>46470</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
@@ -3545,51 +3545,51 @@
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E26" s="6" t="n">
         <v>63733</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
           <t>- 9214</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
@@ -3717,54 +3717,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>2466</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>- 20557</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -5177,56 +5179,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>1252</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>- 10650</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I64" s="9"/>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
@@ -6827,51 +6827,51 @@
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>63616</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Митна справа</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="7" t="inlineStr">
         <is>
           <t>- 9211</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t>УД 21016933</t>
         </is>
       </c>
       <c r="K104" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
@@ -6948,97 +6948,95 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>1230</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="7" t="inlineStr">
         <is>
-          <t>- 10640</t>
+          <t>- 20583</t>
         </is>
       </c>
       <c r="I107" s="9" t="n">
-        <v>46106</v>
+        <v>46498</v>
       </c>
       <c r="J107" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>58192</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>- 18446</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I108" s="9"/>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
@@ -7237,140 +7235,134 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>29979</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Прикладна гідрогеологія</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>- 10639</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I114" s="9"/>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>3545</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Фізика</t>
         </is>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="7" t="inlineStr">
         <is>
-          <t>- 10635</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I115" s="9"/>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t>НД 2189529</t>
         </is>
       </c>
       <c r="K115" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
         <v>3566</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Астрономія</t>
         </is>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>- 10632</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I116" s="9"/>
       <c r="J116" s="7" t="inlineStr">
         <is>
           <t>НД 2189529</t>
         </is>
       </c>
       <c r="K116" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
@@ -7405,54 +7397,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
         <v>2517</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G118" s="3"/>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I118" s="9"/>
+          <t>- 20589</t>
+        </is>
+      </c>
+      <c r="I118" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J118" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K118" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
@@ -7487,98 +7481,98 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>4122</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика енергетичних систем</t>
         </is>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t>- 10638</t>
+          <t>- 20580</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46106</v>
+        <v>46498</v>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K120" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>22770</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна фізика</t>
         </is>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="7" t="inlineStr">
         <is>
-          <t>- 10637</t>
+          <t>- 20579</t>
         </is>
       </c>
       <c r="I121" s="9" t="n">
-        <v>46106</v>
+        <v>46498</v>
       </c>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K121" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
@@ -7614,55 +7608,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>29984</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика нетрадиційної енергетики</t>
         </is>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="7" t="inlineStr">
         <is>
-          <t>- 10636</t>
+          <t>- 20590</t>
         </is>
       </c>
       <c r="I123" s="9" t="n">
-        <v>46106</v>
+        <v>46498</v>
       </c>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K123" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
@@ -7743,51 +7737,51 @@
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>21019</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Географія рекреації та туризму</t>
         </is>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t>- 1695</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
@@ -8112,51 +8106,51 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
         <v>3352</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G135" s="3"/>
       <c r="H135" s="7" t="inlineStr">
         <is>
           <t>- 302</t>
         </is>
       </c>
       <c r="I135" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J135" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K135" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D136" s="3"/>
@@ -8356,51 +8350,51 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
         <v>65160</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології у бізнесі</t>
         </is>
       </c>
       <c r="G141" s="3"/>
       <c r="H141" s="7" t="inlineStr">
         <is>
           <t>- 9283</t>
         </is>
       </c>
       <c r="I141" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J141" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D142" s="3"/>
@@ -8516,95 +8510,93 @@
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>3096</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G145" s="3"/>
       <c r="H145" s="7" t="inlineStr">
         <is>
           <t>- 5372</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t>НД 2189536</t>
         </is>
       </c>
       <c r="K145" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
         <v>39211</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Біомедична електроніка та комп’ютерні системи</t>
         </is>
       </c>
       <c r="G146" s="3"/>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>- 10624</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I146" s="9"/>
       <c r="J146" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
@@ -8682,51 +8674,51 @@
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>58195</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G149" s="3"/>
       <c r="H149" s="7" t="inlineStr">
         <is>
           <t>- 5372</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D150" s="3"/>
@@ -8797,56 +8789,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>58196</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
           <t>Біомедична електроніка та комп’ютерні системи</t>
         </is>
       </c>
       <c r="G152" s="3"/>
       <c r="H152" s="7" t="inlineStr">
         <is>
-          <t>- 18447</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I152" s="9"/>
       <c r="J152" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
@@ -8961,54 +8951,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>53115</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Агроменеджмент і цифрові технології в агробізнесі</t>
         </is>
       </c>
       <c r="G156" s="3"/>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I156" s="9"/>
+          <t>- 20630</t>
+        </is>
+      </c>
+      <c r="I156" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
@@ -9869,56 +9861,54 @@
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E178" s="6" t="n">
         <v>71895</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G178" s="3"/>
       <c r="H178" s="7" t="inlineStr">
         <is>
-          <t>- 15340</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I178" s="9"/>
       <c r="J178" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
@@ -10403,51 +10393,51 @@
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E190" s="6" t="n">
         <v>76224</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G190" s="3"/>
       <c r="H190" s="7" t="inlineStr">
         <is>
           <t>- 15341</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K190" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D191" s="3" t="inlineStr">
@@ -11658,56 +11648,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
         <v>76464</v>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G219" s="3"/>
       <c r="H219" s="7" t="inlineStr">
         <is>
-          <t>- 15343</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I219" s="9"/>
       <c r="J219" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K219" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
@@ -11828,51 +11816,51 @@
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>76897</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Рекреаційна географія та геобрендинг територій</t>
         </is>
       </c>
       <c r="G223" s="3"/>
       <c r="H223" s="7" t="inlineStr">
         <is>
           <t>- 18449</t>
         </is>
       </c>
       <c r="I223" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J223" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K223" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D224" s="3"/>
@@ -12419,18734 +12407,18984 @@
       </c>
       <c r="G237" s="3"/>
       <c r="H237" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I237" s="9"/>
       <c r="J237" s="7" t="inlineStr">
         <is>
           <t>УД 21019691</t>
         </is>
       </c>
       <c r="K237" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>76906</v>
+        <v>88986</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління</t>
+          <t>Комплаєнс-менеджмент</t>
         </is>
       </c>
       <c r="G238" s="3"/>
       <c r="H238" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I238" s="9"/>
       <c r="J238" s="7" t="inlineStr">
         <is>
-          <t>УД 21015498</t>
+          <t>УД 21019691</t>
         </is>
       </c>
       <c r="K238" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>76907</v>
+        <v>89096</v>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування в умовах цифрових трансформацій</t>
+          <t>Менеджмент і облік у сфері комерційної діяльності</t>
         </is>
       </c>
       <c r="G239" s="3"/>
       <c r="H239" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I239" s="9"/>
       <c r="J239" s="7" t="inlineStr">
         <is>
-          <t>УД 21015498</t>
+          <t>УД 21019691</t>
         </is>
       </c>
       <c r="K239" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B240" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
-        <v>72296</v>
+        <v>76906</v>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління</t>
         </is>
       </c>
       <c r="G240" s="3"/>
       <c r="H240" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I240" s="9"/>
       <c r="J240" s="7" t="inlineStr">
         <is>
-          <t>УД 21019692</t>
+          <t>УД 21015498</t>
         </is>
       </c>
       <c r="K240" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>76310</v>
+        <v>76907</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
-          <t>Інтернет-маркетинг</t>
+          <t>Публічне управління та адміністрування в умовах цифрових трансформацій</t>
         </is>
       </c>
       <c r="G241" s="3"/>
       <c r="H241" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I241" s="9"/>
       <c r="J241" s="7" t="inlineStr">
         <is>
-          <t>УД 21019692</t>
+          <t>УД 21015498</t>
         </is>
       </c>
       <c r="K241" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>72328</v>
+        <v>72296</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G242" s="3"/>
       <c r="H242" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I242" s="9"/>
       <c r="J242" s="7" t="inlineStr">
         <is>
-          <t>УД 21016933</t>
+          <t>УД 21019692</t>
         </is>
       </c>
       <c r="K242" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>72904</v>
+        <v>76310</v>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво</t>
+          <t>Інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G243" s="3"/>
       <c r="H243" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I243" s="9"/>
       <c r="J243" s="7" t="inlineStr">
         <is>
-          <t>УД 21016933</t>
+          <t>УД 21019692</t>
         </is>
       </c>
       <c r="K243" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>76894</v>
+        <v>72328</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
-          <t>Торговельний бізнес та експертиза в митній справі</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G244" s="3"/>
       <c r="H244" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I244" s="9"/>
       <c r="J244" s="7" t="inlineStr">
         <is>
           <t>УД 21016933</t>
         </is>
       </c>
       <c r="K244" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>71069</v>
+        <v>72904</v>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Підприємництво</t>
         </is>
       </c>
       <c r="G245" s="3"/>
       <c r="H245" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I245" s="9"/>
       <c r="J245" s="7" t="inlineStr">
         <is>
-          <t>УД 21019693</t>
+          <t>УД 21016933</t>
         </is>
       </c>
       <c r="K245" s="9" t="n">
-        <v>47300</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>71074</v>
+        <v>76894</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Торговельний бізнес та експертиза в митній справі</t>
         </is>
       </c>
       <c r="G246" s="3"/>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>- 15356</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I246" s="9"/>
       <c r="J246" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K246" s="9"/>
+          <t>УД 21016933</t>
+        </is>
+      </c>
+      <c r="K246" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>71890</v>
+        <v>71069</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G247" s="3"/>
       <c r="H247" s="7" t="inlineStr">
         <is>
-          <t>- 18602</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I247" s="9"/>
       <c r="J247" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K247" s="9"/>
+          <t>УД 21019693</t>
+        </is>
+      </c>
+      <c r="K247" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
-        <v>76010</v>
+        <v>71074</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G248" s="3"/>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>- 18087</t>
+          <t>- 15356</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
-        <v>47665</v>
+        <v>46387</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>76880</v>
+        <v>71890</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G249" s="3"/>
       <c r="H249" s="7" t="inlineStr">
         <is>
-          <t>- 15344</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I249" s="9"/>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
-        <v>76206</v>
+        <v>76010</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
-          <t>Геологічна зйомка, пошук та розвідка корисних копалин</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G250" s="3"/>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>- 18086</t>
+          <t>- 18087</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>46183</v>
+        <v>47665</v>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
-        <v>76207</v>
+        <v>76880</v>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
-          <t>Геологія нафти і газу</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="G251" s="3"/>
       <c r="H251" s="7" t="inlineStr">
         <is>
-          <t>- 18085</t>
+          <t>- 15344</t>
         </is>
       </c>
       <c r="I251" s="9" t="n">
-        <v>46183</v>
+        <v>47665</v>
       </c>
       <c r="J251" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K251" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>76208</v>
+        <v>76206</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
-          <t>Фізична географія, моніторинг і кадастр природних ресурсів</t>
+          <t>Геологічна зйомка, пошук та розвідка корисних копалин</t>
         </is>
       </c>
       <c r="G252" s="3"/>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>- 15349</t>
+          <t>- 18086</t>
         </is>
       </c>
       <c r="I252" s="9" t="n">
-        <v>47665</v>
+        <v>46183</v>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>76209</v>
+        <v>76207</v>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
-          <t>Картографія, геоінформатика і кадастр</t>
+          <t>Геологія нафти і газу</t>
         </is>
       </c>
       <c r="G253" s="3"/>
       <c r="H253" s="7" t="inlineStr">
         <is>
-          <t>- 15350</t>
+          <t>- 18085</t>
         </is>
       </c>
       <c r="I253" s="9" t="n">
-        <v>47665</v>
+        <v>46183</v>
       </c>
       <c r="J253" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K253" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>75781</v>
+        <v>76208</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
-          <t>Фізика</t>
+          <t>Фізична географія, моніторинг і кадастр природних ресурсів</t>
         </is>
       </c>
       <c r="G254" s="3"/>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>- 15346</t>
+          <t>- 15349</t>
         </is>
       </c>
       <c r="I254" s="9" t="n">
-        <v>46106</v>
+        <v>47665</v>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
-          <t>НД 2189529</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K254" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>75782</v>
+        <v>76209</v>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>Астрономія</t>
+          <t>Картографія, геоінформатика і кадастр</t>
         </is>
       </c>
       <c r="G255" s="3"/>
       <c r="H255" s="7" t="inlineStr">
         <is>
-          <t>- 15345</t>
+          <t>- 15350</t>
         </is>
       </c>
       <c r="I255" s="9" t="n">
-        <v>46106</v>
+        <v>47665</v>
       </c>
       <c r="J255" s="7" t="inlineStr">
         <is>
-          <t>НД 2189529</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K255" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>76895</v>
+        <v>89057</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
-          <t>Обчислювальні методи та інформатика в фізиці</t>
+          <t>Науки про Землю (Географія, картографія, геоінформатика, геотуризм)</t>
         </is>
       </c>
       <c r="G256" s="3"/>
       <c r="H256" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I256" s="9"/>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>НД 2189529</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K256" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>71939</v>
+        <v>75781</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика енергетичних систем</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="G257" s="3"/>
       <c r="H257" s="7" t="inlineStr">
         <is>
-          <t>- 15348</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I257" s="9"/>
       <c r="J257" s="7" t="inlineStr">
         <is>
-          <t>НД 2189530</t>
+          <t>НД 2189529</t>
         </is>
       </c>
       <c r="K257" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>71940</v>
+        <v>75782</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
-          <t>Обчислювальна фізика</t>
+          <t>Астрономія</t>
         </is>
       </c>
       <c r="G258" s="3"/>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>- 18083</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I258" s="9"/>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t>НД 2189530</t>
+          <t>НД 2189529</t>
         </is>
       </c>
       <c r="K258" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>72222</v>
+        <v>76895</v>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Обчислювальні методи та інформатика в фізиці</t>
         </is>
       </c>
       <c r="G259" s="3"/>
       <c r="H259" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I259" s="9"/>
       <c r="J259" s="7" t="inlineStr">
         <is>
-          <t>НД 2189530</t>
+          <t>НД 2189529</t>
         </is>
       </c>
       <c r="K259" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
-        <v>72251</v>
+        <v>71939</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
-          <t>Кіберфізичні ядерні технології</t>
+          <t>Прикладна фізика енергетичних систем</t>
         </is>
       </c>
       <c r="G260" s="3"/>
       <c r="H260" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I260" s="9"/>
       <c r="J260" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K260" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>72253</v>
+        <v>71940</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
-          <t>Медична фізика та біонаноматеріали</t>
+          <t>Обчислювальна фізика</t>
         </is>
       </c>
       <c r="G261" s="3"/>
       <c r="H261" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I261" s="9"/>
       <c r="J261" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K261" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>76896</v>
+        <v>72222</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
-          <t>Радіофізика та технології програмування</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G262" s="3"/>
       <c r="H262" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I262" s="9"/>
       <c r="J262" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K262" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>86175</v>
+        <v>72251</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
-          <t>Біофізика</t>
+          <t>Кіберфізичні ядерні технології</t>
         </is>
       </c>
       <c r="G263" s="3"/>
       <c r="H263" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I263" s="9"/>
       <c r="J263" s="7" t="inlineStr">
         <is>
           <t>НД 2189530</t>
         </is>
       </c>
       <c r="K263" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>76127</v>
+        <v>72253</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Медична фізика та біонаноматеріали</t>
         </is>
       </c>
       <c r="G264" s="3"/>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>- 18088</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I264" s="9"/>
       <c r="J264" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K264" s="9"/>
+          <t>НД 2189530</t>
+        </is>
+      </c>
+      <c r="K264" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>76129</v>
+        <v>76896</v>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Радіофізика та технології програмування</t>
         </is>
       </c>
       <c r="G265" s="3"/>
       <c r="H265" s="7" t="inlineStr">
         <is>
-          <t>- 15352</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I265" s="9"/>
       <c r="J265" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K265" s="9"/>
+          <t>НД 2189530</t>
+        </is>
+      </c>
+      <c r="K265" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>71070</v>
+        <v>86175</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Біофізика</t>
         </is>
       </c>
       <c r="G266" s="3"/>
       <c r="H266" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I266" s="9"/>
       <c r="J266" s="7" t="inlineStr">
         <is>
-          <t>УД 21019694</t>
+          <t>НД 2189530</t>
         </is>
       </c>
       <c r="K266" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
-        <v>71555</v>
+        <v>76127</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
-          <t>Теоретична і прикладна інформатика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G267" s="3"/>
       <c r="H267" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I267" s="9"/>
+          <t>- 18088</t>
+        </is>
+      </c>
+      <c r="I267" s="9" t="n">
+        <v>46170</v>
+      </c>
       <c r="J267" s="7" t="inlineStr">
         <is>
-          <t>УД 21019694</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
-        <v>76898</v>
+        <v>76129</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки та інтелектуальні технології</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G268" s="3"/>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I268" s="9"/>
+          <t>- 15352</t>
+        </is>
+      </c>
+      <c r="I268" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
-          <t>УД 21019694</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
-        <v>71072</v>
+        <v>71070</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G269" s="3"/>
       <c r="H269" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I269" s="9"/>
       <c r="J269" s="7" t="inlineStr">
         <is>
-          <t>УД 21016936</t>
+          <t>УД 21019694</t>
         </is>
       </c>
       <c r="K269" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>75975</v>
+        <v>71555</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
-          <t>Інформаційній технології керування складними системами</t>
+          <t>Теоретична і прикладна інформатика</t>
         </is>
       </c>
       <c r="G270" s="3"/>
       <c r="H270" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I270" s="9"/>
       <c r="J270" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K270" s="9"/>
+          <t>УД 21019694</t>
+        </is>
+      </c>
+      <c r="K270" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
-        <v>71071</v>
+        <v>76898</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп’ютерні науки та інтелектуальні технології</t>
         </is>
       </c>
       <c r="G271" s="3"/>
       <c r="H271" s="7" t="inlineStr">
         <is>
-          <t>- 15353</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I271" s="9"/>
       <c r="J271" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K271" s="9"/>
+          <t>УД 21019694</t>
+        </is>
+      </c>
+      <c r="K271" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>76902</v>
+        <v>71072</v>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
-          <t>Інноваційні харчові технології</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G272" s="3"/>
       <c r="H272" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I272" s="9"/>
       <c r="J272" s="7" t="inlineStr">
         <is>
-          <t>УД 21019695</t>
+          <t>УД 21016936</t>
         </is>
       </c>
       <c r="K272" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
-        <v>76903</v>
+        <v>75975</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>Крафтові харчові технології</t>
+          <t>Інформаційній технології керування складними системами</t>
         </is>
       </c>
       <c r="G273" s="3"/>
       <c r="H273" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I273" s="9"/>
       <c r="J273" s="7" t="inlineStr">
         <is>
-          <t>УД 21019695</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
-          <t>G15</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Технології легкої промисловості</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>76320</v>
+        <v>71071</v>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
-          <t>Технології легкої промисловості</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G274" s="3"/>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I274" s="9"/>
+          <t>- 15353</t>
+        </is>
+      </c>
+      <c r="I274" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
-          <t>УД 21019696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K274" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>71892</v>
+        <v>76902</v>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Інноваційні харчові технології</t>
         </is>
       </c>
       <c r="G275" s="3"/>
       <c r="H275" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I275" s="9"/>
       <c r="J275" s="7" t="inlineStr">
         <is>
-          <t>УД 21016938</t>
+          <t>УД 21019695</t>
         </is>
       </c>
       <c r="K275" s="9" t="n">
-        <v>46752</v>
+        <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
-        <v>76313</v>
+        <v>76903</v>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
-          <t>Електричні станції, мережі та системи</t>
+          <t>Крафтові харчові технології</t>
         </is>
       </c>
       <c r="G276" s="3"/>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>АД 21010101</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I276" s="9"/>
       <c r="J276" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K276" s="9"/>
+          <t>УД 21019695</t>
+        </is>
+      </c>
+      <c r="K276" s="9" t="n">
+        <v>46935</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G15</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
-        <v>76899</v>
+        <v>76320</v>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
-          <t>Системи комплексного енергозабезпечення</t>
+          <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="G277" s="3"/>
       <c r="H277" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I277" s="9"/>
       <c r="J277" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K277" s="9"/>
+          <t>УД 21019696</t>
+        </is>
+      </c>
+      <c r="K277" s="9" t="n">
+        <v>46935</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
-        <v>76901</v>
+        <v>71892</v>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
-          <t>Біомедична електроніка та комп’ютеризовані системи</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="G278" s="3"/>
       <c r="H278" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I278" s="9"/>
       <c r="J278" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K278" s="9"/>
+          <t>УД 21016938</t>
+        </is>
+      </c>
+      <c r="K278" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>76315</v>
+        <v>76313</v>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні системи</t>
+          <t>Електричні станції, мережі та системи</t>
         </is>
       </c>
       <c r="G279" s="3"/>
       <c r="H279" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I279" s="9"/>
+          <t>АД 21010101</t>
+        </is>
+      </c>
+      <c r="I279" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J279" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K279" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="6" t="n">
-        <v>72379</v>
+        <v>76899</v>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Системи комплексного енергозабезпечення</t>
         </is>
       </c>
       <c r="G280" s="3"/>
       <c r="H280" s="7" t="inlineStr">
         <is>
-          <t>- 15354</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I280" s="9"/>
       <c r="J280" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K280" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>76900</v>
+        <v>76901</v>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерно-інтегровані системи автоматизації технологічних процесів і об’єктів</t>
+          <t>Біомедична електроніка та комп’ютеризовані системи</t>
         </is>
       </c>
       <c r="G281" s="3"/>
       <c r="H281" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I281" s="9"/>
       <c r="J281" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K281" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
-        <v>76904</v>
+        <v>76315</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
-          <t>Агрономія та цифровізація агросфери</t>
+          <t>Інформаційно-вимірювальні системи</t>
         </is>
       </c>
       <c r="G282" s="3"/>
       <c r="H282" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I282" s="9"/>
       <c r="J282" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
-        <v>76905</v>
+        <v>72379</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G283" s="3"/>
       <c r="H283" s="7" t="inlineStr">
         <is>
-          <t>- 18666</t>
+          <t>- 15354</t>
         </is>
       </c>
       <c r="I283" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J283" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
-          <t>I6</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>Технології медичної діагностики та лікування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>70134</v>
+        <v>76900</v>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
-          <t>Технології медичної діагностики та лікування</t>
+          <t>Комп’ютерно-інтегровані системи автоматизації технологічних процесів і об’єктів</t>
         </is>
       </c>
       <c r="G284" s="3"/>
       <c r="H284" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I284" s="9"/>
       <c r="J284" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K284" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Агрономія</t>
+        </is>
+      </c>
+      <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
-        <v>73280</v>
+        <v>76904</v>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія</t>
+          <t>Агрономія та цифровізація агросфери</t>
         </is>
       </c>
       <c r="G285" s="3"/>
       <c r="H285" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I285" s="9"/>
       <c r="J285" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K285" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
-        <v>71818</v>
+        <v>76905</v>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="G286" s="3"/>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t>- 15355</t>
+          <t>- 18666</t>
         </is>
       </c>
       <c r="I286" s="9" t="n">
-        <v>47665</v>
+        <v>46569</v>
       </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
-          <t>УД 21019697</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K286" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>I6</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
-        <v>71819</v>
+        <v>70134</v>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Технології медичної діагностики та лікування</t>
         </is>
       </c>
       <c r="G287" s="3"/>
       <c r="H287" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I287" s="9"/>
       <c r="J287" s="7" t="inlineStr">
         <is>
-          <t>УД 21019698</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K287" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...2 lines deleted...]
-      <c r="D288" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D288" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E288" s="6" t="n">
-        <v>61961</v>
+        <v>73280</v>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
-          <t>Педагогіка вищої освіти</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
+      <c r="G288" s="3"/>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t>- 19163</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I288" s="9"/>
       <c r="J288" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K288" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
-        <v>63008</v>
+        <v>71818</v>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...6 lines deleted...]
-      </c>
+          <t>Готельно-ресторанна справа</t>
+        </is>
+      </c>
+      <c r="G289" s="3"/>
       <c r="H289" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I289" s="9"/>
+          <t>- 15355</t>
+        </is>
+      </c>
+      <c r="I289" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J289" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K289" s="9"/>
+          <t>УД 21019697</t>
+        </is>
+      </c>
+      <c r="K289" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="6" t="n">
-        <v>63625</v>
+        <v>71819</v>
       </c>
       <c r="F290" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
-[...6 lines deleted...]
-      </c>
+          <t>Туризм та рекреація</t>
+        </is>
+      </c>
+      <c r="G290" s="3"/>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>- 19162</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I290" s="9"/>
       <c r="J290" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K290" s="9"/>
+          <t>УД 21019698</t>
+        </is>
+      </c>
+      <c r="K290" s="9" t="n">
+        <v>47300</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>63979</v>
+        <v>61961</v>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент міжнародної освітньої діяльності (міждисциплінарна освітньо-наукова програма)</t>
+          <t>Педагогіка вищої освіти</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H291" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I291" s="9"/>
+          <t>- 19163</t>
+        </is>
+      </c>
+      <c r="I291" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J291" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K291" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D292" s="3"/>
       <c r="E292" s="6" t="n">
-        <v>29960</v>
+        <v>63008</v>
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Біологія та здоров’я людини)</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t>- 2611</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I292" s="9"/>
       <c r="J292" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K292" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B293" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
-        <v>26122</v>
+        <v>63625</v>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>Географія, економіка та краєзнавчо-туристична робота</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H293" s="7" t="inlineStr">
         <is>
-          <t>- 19</t>
+          <t>- 19162</t>
         </is>
       </c>
       <c r="I293" s="9" t="n">
-        <v>46204</v>
+        <v>46358</v>
       </c>
       <c r="J293" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K293" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
-        <v>26123</v>
+        <v>63979</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
-          <t>Географія, Людина і природа та туристська робота</t>
+          <t>Менеджмент міжнародної освітньої діяльності (міждисциплінарна освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
-          <t>- 20</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I294" s="9"/>
       <c r="J294" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E295" s="6" t="n">
-        <v>57309</v>
+        <v>29960</v>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>Математика та інформатика</t>
+          <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H295" s="7" t="inlineStr">
         <is>
-          <t>- 18962</t>
+          <t>- 2611</t>
         </is>
       </c>
       <c r="I295" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J295" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K295" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D296" s="3" t="inlineStr">
         <is>
-          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E296" s="6" t="n">
-        <v>63978</v>
+        <v>26122</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Харчові технології)</t>
+          <t>Географія, економіка та краєзнавчо-туристична робота</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
-          <t>- 18844</t>
+          <t>- 19</t>
         </is>
       </c>
       <c r="I296" s="9" t="n">
-        <v>46344</v>
+        <v>46204</v>
       </c>
       <c r="J296" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K296" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D297" s="3" t="inlineStr">
         <is>
-          <t>Видобуток, переробка та транспортування корисних копалин</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E297" s="6" t="n">
-        <v>63737</v>
+        <v>26123</v>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Нафтогазова справа)</t>
+          <t>Географія, Людина і природа та туристська робота</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H297" s="7" t="inlineStr">
         <is>
-          <t>- 9210</t>
+          <t>- 20</t>
         </is>
       </c>
       <c r="I297" s="9" t="n">
         <v>46204</v>
       </c>
       <c r="J297" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K297" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E298" s="6" t="n">
-        <v>63981</v>
+        <v>57309</v>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Економіка</t>
+          <t>Математика та інформатика</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I298" s="9"/>
+          <t>- 18962</t>
+        </is>
+      </c>
+      <c r="I298" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J298" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K298" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D299" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E299" s="6" t="n">
-        <v>63738</v>
+        <v>63978</v>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Машинобудування)</t>
+          <t>Професійна освіта (Харчові технології)</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H299" s="7" t="inlineStr">
         <is>
-          <t>- 18842</t>
+          <t>- 18844</t>
         </is>
       </c>
       <c r="I299" s="9" t="n">
         <v>46344</v>
       </c>
       <c r="J299" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K299" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D300" s="3" t="inlineStr">
         <is>
-          <t>Охорона праці</t>
+          <t>Видобуток, переробка та транспортування корисних копалин</t>
         </is>
       </c>
       <c r="E300" s="6" t="n">
-        <v>65122</v>
+        <v>63737</v>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Охорона праці</t>
+          <t>Професійна освіта (Нафтогазова справа)</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I300" s="9"/>
+          <t>- 9210</t>
+        </is>
+      </c>
+      <c r="I300" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J300" s="7" t="inlineStr">
         <is>
-          <t>УД 21019255</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K300" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B301" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробів легкої промисловості</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E301" s="6" t="n">
-        <v>63977</v>
+        <v>63981</v>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
+          <t>Професійна освіта. Економіка</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H301" s="7" t="inlineStr">
         <is>
-          <t>- 18843</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I301" s="9"/>
       <c r="J301" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K301" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C302" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D302" s="3" t="inlineStr">
         <is>
-          <t>Транспорт</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="E302" s="6" t="n">
-        <v>63739</v>
+        <v>63738</v>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Транспорт)</t>
+          <t>Професійна освіта (Машинобудування)</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>АД 21008046</t>
+          <t>- 18842</t>
         </is>
       </c>
       <c r="I302" s="9" t="n">
-        <v>46204</v>
+        <v>46344</v>
       </c>
       <c r="J302" s="7" t="inlineStr">
         <is>
-          <t>УД 21019256</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K302" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B303" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C303" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D303" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="E303" s="6" t="n">
-        <v>63007</v>
+        <v>65122</v>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології)</t>
+          <t>Професійна освіта. Охорона праці</t>
         </is>
       </c>
       <c r="G303" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H303" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I303" s="9"/>
       <c r="J303" s="7" t="inlineStr">
         <is>
-          <t>УД 21019257</t>
+          <t>УД 21019255</t>
         </is>
       </c>
       <c r="K303" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E304" s="6" t="n">
-        <v>63755</v>
+        <v>63977</v>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Комп’ютерні технології)</t>
+          <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
-          <t>АД 21012885</t>
+          <t>- 18843</t>
         </is>
       </c>
       <c r="I304" s="9" t="n">
-        <v>46204</v>
+        <v>46344</v>
       </c>
       <c r="J304" s="7" t="inlineStr">
         <is>
-          <t>УД 21019257</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K304" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D305" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Транспорт</t>
         </is>
       </c>
       <c r="E305" s="6" t="n">
-        <v>65123</v>
+        <v>63739</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
+          <t>Професійна освіта (Транспорт)</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H305" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I305" s="9"/>
+          <t>АД 21008046</t>
+        </is>
+      </c>
+      <c r="I305" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J305" s="7" t="inlineStr">
         <is>
-          <t>УД 21019257</t>
+          <t>УД 21019256</t>
         </is>
       </c>
       <c r="K305" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D306" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D306" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E306" s="6" t="n">
-        <v>18846</v>
+        <v>63007</v>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I306" s="9"/>
       <c r="J306" s="7" t="inlineStr">
         <is>
-          <t>НД 2189543</t>
+          <t>УД 21019257</t>
         </is>
       </c>
       <c r="K306" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D307" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D307" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E307" s="6" t="n">
-        <v>3383</v>
+        <v>63755</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Професійна освіта (Комп’ютерні технології)</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H307" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I307" s="9"/>
+          <t>АД 21012885</t>
+        </is>
+      </c>
+      <c r="I307" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J307" s="7" t="inlineStr">
         <is>
-          <t>НД 2189544</t>
+          <t>УД 21019257</t>
         </is>
       </c>
       <c r="K307" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
-[...2 lines deleted...]
-      <c r="D308" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D308" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E308" s="6" t="n">
-        <v>4287</v>
+        <v>65123</v>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Професійна освіта. Комп’ютерні технології в управлінні та навчанні</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I308" s="9"/>
       <c r="J308" s="7" t="inlineStr">
         <is>
-          <t>НД 2189545</t>
+          <t>УД 21019257</t>
         </is>
       </c>
       <c r="K308" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
-        <v>22837</v>
+        <v>18846</v>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та література і переклад та друга іноземна мова</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H309" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I309" s="9"/>
       <c r="J309" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>НД 2189543</t>
         </is>
       </c>
       <c r="K309" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D310" s="3"/>
       <c r="E310" s="6" t="n">
-        <v>22842</v>
+        <v>3383</v>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та література і переклад та англійська мова</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I310" s="9"/>
       <c r="J310" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>НД 2189544</t>
         </is>
       </c>
       <c r="K310" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія</t>
+        </is>
+      </c>
+      <c r="D311" s="3"/>
       <c r="E311" s="6" t="n">
-        <v>29963</v>
+        <v>4287</v>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
-          <t>Класичні мови і літератури та англійська мова</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H311" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I311" s="9"/>
       <c r="J311" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>НД 2189545</t>
         </is>
       </c>
       <c r="K311" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D312" s="3" t="inlineStr">
         <is>
-          <t>прикладна лінгвістика</t>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E312" s="6" t="n">
-        <v>29965</v>
+        <v>22837</v>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика та англійська мова</t>
+          <t>Англійська мова та література і переклад та друга іноземна мова</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I312" s="9"/>
       <c r="J312" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K312" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E313" s="6" t="n">
-        <v>22847</v>
+        <v>22842</v>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
-          <t>Переклад (іспанська та англійська мови)</t>
+          <t>Німецька мова та література і переклад та англійська мова</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H313" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I313" s="9"/>
       <c r="J313" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K313" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C314" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D314" s="3" t="inlineStr">
         <is>
-          <t>романські мови та літератури (переклад включно), перша - французька</t>
+          <t>класичні мови та літератури (переклад включно)</t>
         </is>
       </c>
       <c r="E314" s="6" t="n">
-        <v>22852</v>
+        <v>29963</v>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та література і переклад та англійська мова</t>
+          <t>Класичні мови і літератури та англійська мова</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I314" s="9"/>
       <c r="J314" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K314" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B315" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C315" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D315" s="3" t="inlineStr">
         <is>
-          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E315" s="6" t="n">
-        <v>63222</v>
+        <v>29965</v>
       </c>
       <c r="F315" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і література та українська мова</t>
+          <t>Прикладна лінгвістика та англійська мова</t>
         </is>
       </c>
       <c r="G315" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H315" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I315" s="9"/>
       <c r="J315" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K315" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B316" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
-          <t>східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E316" s="6" t="n">
-        <v>22883</v>
+        <v>22847</v>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
-          <t>Переклад (китайська та англійська мови)</t>
+          <t>Переклад (іспанська та англійська мови)</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I316" s="9"/>
       <c r="J316" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K316" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B317" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C317" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D317" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E317" s="6" t="n">
-        <v>3565</v>
+        <v>22852</v>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література</t>
+          <t>Французька мова та література і переклад та англійська мова</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H317" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I317" s="9"/>
       <c r="J317" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K317" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C318" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D318" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>слов’янські мови та літератури (переклад включно), перша - польська</t>
         </is>
       </c>
       <c r="E318" s="6" t="n">
-        <v>48739</v>
+        <v>63222</v>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література та українська мова як іноземна</t>
+          <t>Польська мова і література та українська мова</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I318" s="9"/>
       <c r="J318" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K318" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B319" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D319" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>східні мови та літератури (переклад включно), перша - китайська</t>
+        </is>
+      </c>
       <c r="E319" s="6" t="n">
-        <v>3756</v>
+        <v>22883</v>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Переклад (китайська та англійська мови)</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H319" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I319" s="9"/>
       <c r="J319" s="7" t="inlineStr">
         <is>
-          <t>НД 2189547</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K319" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D320" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D320" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E320" s="6" t="n">
-        <v>4123</v>
+        <v>3565</v>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
-          <t>Прикладна економіка</t>
+          <t>Українська мова і література</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I320" s="9"/>
       <c r="J320" s="7" t="inlineStr">
         <is>
-          <t>НД 2189547</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K320" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D321" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D321" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E321" s="6" t="n">
-        <v>16349</v>
+        <v>48739</v>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Українська мова і література та українська мова як іноземна</t>
         </is>
       </c>
       <c r="G321" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H321" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I321" s="9"/>
       <c r="J321" s="7" t="inlineStr">
         <is>
-          <t>НД 2189547</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K321" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D322" s="3"/>
       <c r="E322" s="6" t="n">
-        <v>17410</v>
+        <v>3756</v>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-аналітика та міжнародна статистика</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I322" s="9"/>
       <c r="J322" s="7" t="inlineStr">
         <is>
           <t>НД 2189547</t>
         </is>
       </c>
       <c r="K322" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B323" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="6" t="n">
-        <v>22758</v>
+        <v>4123</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
-          <t>Економіка та економічна політика</t>
+          <t>Прикладна економіка</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H323" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I323" s="9"/>
       <c r="J323" s="7" t="inlineStr">
         <is>
           <t>НД 2189547</t>
         </is>
       </c>
       <c r="K323" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D324" s="3"/>
       <c r="E324" s="6" t="n">
-        <v>29967</v>
+        <v>16349</v>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
-          <t>Економічна аналітика та статистика</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I324" s="9"/>
       <c r="J324" s="7" t="inlineStr">
         <is>
           <t>НД 2189547</t>
         </is>
       </c>
       <c r="K324" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B325" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C325" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D325" s="3"/>
       <c r="E325" s="6" t="n">
-        <v>51060</v>
+        <v>17410</v>
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
-          <t>Управління персоналом та економіка праці</t>
+          <t>Бізнес-аналітика та міжнародна статистика</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H325" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I325" s="9"/>
       <c r="J325" s="7" t="inlineStr">
         <is>
           <t>НД 2189547</t>
         </is>
       </c>
       <c r="K325" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B326" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C326" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D326" s="3"/>
       <c r="E326" s="6" t="n">
-        <v>29969</v>
+        <v>22758</v>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
-          <t>Глобальні студії та світова політика</t>
+          <t>Економіка та економічна політика</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H326" s="7" t="inlineStr">
         <is>
-          <t>- 1054</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I326" s="9"/>
       <c r="J326" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K326" s="9"/>
+          <t>НД 2189547</t>
+        </is>
+      </c>
+      <c r="K326" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B327" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C327" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D327" s="3"/>
       <c r="E327" s="6" t="n">
-        <v>3034</v>
+        <v>29967</v>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економічна аналітика та статистика</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H327" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I327" s="9"/>
       <c r="J327" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
+          <t>НД 2189547</t>
         </is>
       </c>
       <c r="K327" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D328" s="3"/>
       <c r="E328" s="6" t="n">
-        <v>63627</v>
+        <v>51060</v>
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
-          <t>Практична психологія</t>
+          <t>Управління персоналом та економіка праці</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H328" s="7" t="inlineStr">
         <is>
-          <t>АД 21007982</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I328" s="9"/>
       <c r="J328" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
+          <t>НД 2189547</t>
         </is>
       </c>
       <c r="K328" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B329" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C329" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D329" s="3"/>
       <c r="E329" s="6" t="n">
-        <v>63628</v>
+        <v>29969</v>
       </c>
       <c r="F329" s="3" t="inlineStr">
         <is>
-          <t>Психотерапія</t>
+          <t>Глобальні студії та світова політика</t>
         </is>
       </c>
       <c r="G329" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H329" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I329" s="9"/>
+          <t>- 1054</t>
+        </is>
+      </c>
+      <c r="I329" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J329" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K329" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B330" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C330" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D330" s="3"/>
       <c r="E330" s="6" t="n">
-        <v>23518</v>
+        <v>3034</v>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
-          <t>Соціальні технології</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H330" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I330" s="9"/>
       <c r="J330" s="7" t="inlineStr">
         <is>
-          <t>НД 2189550</t>
+          <t>НД 2189549</t>
         </is>
       </c>
       <c r="K330" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B331" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D331" s="3"/>
       <c r="E331" s="6" t="n">
-        <v>23519</v>
+        <v>63627</v>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
-          <t>Соціальний менеджмент</t>
+          <t>Практична психологія</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H331" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I331" s="9"/>
+          <t>АД 21007982</t>
+        </is>
+      </c>
+      <c r="I331" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J331" s="7" t="inlineStr">
         <is>
-          <t>НД 2189550</t>
+          <t>НД 2189549</t>
         </is>
       </c>
       <c r="K331" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B332" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C332" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D332" s="3"/>
       <c r="E332" s="6" t="n">
-        <v>49265</v>
+        <v>63628</v>
       </c>
       <c r="F332" s="3" t="inlineStr">
         <is>
-          <t>Цифровий соціум</t>
+          <t>Психотерапія</t>
         </is>
       </c>
       <c r="G332" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H332" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I332" s="9"/>
       <c r="J332" s="7" t="inlineStr">
         <is>
-          <t>НД 2189550</t>
+          <t>НД 2189549</t>
         </is>
       </c>
       <c r="K332" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B333" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C333" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D333" s="3"/>
       <c r="E333" s="6" t="n">
-        <v>3280</v>
+        <v>23518</v>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціальні технології</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H333" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I333" s="9"/>
       <c r="J333" s="7" t="inlineStr">
         <is>
-          <t>НД 2189553</t>
+          <t>НД 2189550</t>
         </is>
       </c>
       <c r="K333" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B334" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C334" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D334" s="3"/>
       <c r="E334" s="6" t="n">
-        <v>29970</v>
+        <v>23519</v>
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
-          <t>Аудіовізуальні медіа та цифрова журналістика</t>
+          <t>Соціальний менеджмент</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H334" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I334" s="9"/>
       <c r="J334" s="7" t="inlineStr">
         <is>
-          <t>НД 2189553</t>
+          <t>НД 2189550</t>
         </is>
       </c>
       <c r="K334" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B335" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C335" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D335" s="3"/>
       <c r="E335" s="6" t="n">
-        <v>3754</v>
+        <v>49265</v>
       </c>
       <c r="F335" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Цифровий соціум</t>
         </is>
       </c>
       <c r="G335" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H335" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I335" s="9"/>
       <c r="J335" s="7" t="inlineStr">
         <is>
-          <t>УД 21013548</t>
+          <t>НД 2189550</t>
         </is>
       </c>
       <c r="K335" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B336" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C336" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D336" s="3"/>
       <c r="E336" s="6" t="n">
-        <v>48065</v>
+        <v>3280</v>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
-          <t>Облік і аудит в управлінні бізнес-процесами</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H336" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I336" s="9"/>
       <c r="J336" s="7" t="inlineStr">
         <is>
-          <t>УД 21013548</t>
+          <t>НД 2189553</t>
         </is>
       </c>
       <c r="K336" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B337" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C337" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D337" s="3"/>
       <c r="E337" s="6" t="n">
-        <v>22761</v>
+        <v>29970</v>
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
-          <t>Публічні фінанси</t>
+          <t>Аудіовізуальні медіа та цифрова журналістика</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H337" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I337" s="9"/>
       <c r="J337" s="7" t="inlineStr">
         <is>
-          <t>УД 21013549</t>
+          <t>НД 2189553</t>
         </is>
       </c>
       <c r="K337" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B338" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C338" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D338" s="3"/>
       <c r="E338" s="6" t="n">
-        <v>48066</v>
+        <v>3754</v>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
-          <t>Фінансові технології та банківський менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H338" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I338" s="9"/>
       <c r="J338" s="7" t="inlineStr">
         <is>
-          <t>УД 21013549</t>
+          <t>УД 21013548</t>
         </is>
       </c>
       <c r="K338" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B339" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C339" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D339" s="3"/>
       <c r="E339" s="6" t="n">
-        <v>58198</v>
+        <v>48065</v>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Облік і аудит в управлінні бізнес-процесами</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H339" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I339" s="9"/>
       <c r="J339" s="7" t="inlineStr">
         <is>
-          <t>УД 21016932</t>
+          <t>УД 21013548</t>
         </is>
       </c>
       <c r="K339" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B340" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C340" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D340" s="3"/>
       <c r="E340" s="6" t="n">
-        <v>58199</v>
+        <v>22761</v>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
           <t>Публічні фінанси</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H340" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I340" s="9"/>
       <c r="J340" s="7" t="inlineStr">
         <is>
-          <t>УД 21016932</t>
+          <t>УД 21013549</t>
         </is>
       </c>
       <c r="K340" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B341" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C341" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D341" s="3"/>
       <c r="E341" s="6" t="n">
-        <v>58200</v>
+        <v>48066</v>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
           <t>Фінансові технології та банківський менеджмент</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H341" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I341" s="9"/>
       <c r="J341" s="7" t="inlineStr">
         <is>
-          <t>УД 21016932</t>
+          <t>УД 21013549</t>
         </is>
       </c>
       <c r="K341" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B342" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="6" t="n">
-        <v>63254</v>
+        <v>58198</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H342" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I342" s="9"/>
       <c r="J342" s="7" t="inlineStr">
         <is>
           <t>УД 21016932</t>
         </is>
       </c>
       <c r="K342" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B343" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D343" s="3"/>
       <c r="E343" s="6" t="n">
-        <v>2275</v>
+        <v>58199</v>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
-          <t>Адміністративний менеджмент</t>
+          <t>Публічні фінанси</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H343" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I343" s="9"/>
       <c r="J343" s="7" t="inlineStr">
         <is>
-          <t>УД 21019258</t>
+          <t>УД 21016932</t>
         </is>
       </c>
       <c r="K343" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B344" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C344" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D344" s="3"/>
       <c r="E344" s="6" t="n">
-        <v>2513</v>
+        <v>58200</v>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій</t>
+          <t>Фінансові технології та банківський менеджмент</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H344" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I344" s="9"/>
       <c r="J344" s="7" t="inlineStr">
         <is>
-          <t>УД 21019258</t>
+          <t>УД 21016932</t>
         </is>
       </c>
       <c r="K344" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B345" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D345" s="3"/>
       <c r="E345" s="6" t="n">
-        <v>3253</v>
+        <v>63254</v>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент зовнішньоекономічної діяльності</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H345" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I345" s="9"/>
       <c r="J345" s="7" t="inlineStr">
         <is>
-          <t>УД 21019258</t>
+          <t>УД 21016932</t>
         </is>
       </c>
       <c r="K345" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B346" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D346" s="3"/>
       <c r="E346" s="6" t="n">
-        <v>4286</v>
+        <v>2275</v>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Адміністративний менеджмент</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H346" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I346" s="9"/>
       <c r="J346" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K346" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B347" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D347" s="3"/>
       <c r="E347" s="6" t="n">
-        <v>22765</v>
+        <v>2513</v>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-менеджмент</t>
+          <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H347" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I347" s="9"/>
       <c r="J347" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K347" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B348" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C348" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D348" s="3"/>
       <c r="E348" s="6" t="n">
-        <v>22766</v>
+        <v>3253</v>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування (освітньо-професійна програма)</t>
+          <t>Менеджмент зовнішньоекономічної діяльності</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H348" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I348" s="9"/>
       <c r="J348" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K348" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B349" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C349" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D349" s="3"/>
       <c r="E349" s="6" t="n">
-        <v>30791</v>
+        <v>4286</v>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування (освітньо-наукова програма)</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H349" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I349" s="9"/>
       <c r="J349" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K349" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B350" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C350" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D350" s="3"/>
       <c r="E350" s="6" t="n">
-        <v>48737</v>
+        <v>22765</v>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій та адміністрування</t>
+          <t>Бізнес-менеджмент</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H350" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I350" s="9"/>
       <c r="J350" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K350" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B351" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C351" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D351" s="3"/>
       <c r="E351" s="6" t="n">
-        <v>51061</v>
+        <v>22766</v>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування в корпоративному секторі економіки</t>
+          <t>Бізнес-адміністрування (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H351" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I351" s="9"/>
       <c r="J351" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K351" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B352" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C352" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D352" s="3"/>
       <c r="E352" s="6" t="n">
-        <v>63006</v>
+        <v>30791</v>
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
-          <t>Управлiння закладом освіти</t>
+          <t>Бізнес-адміністрування (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H352" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I352" s="9"/>
       <c r="J352" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K352" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B353" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C353" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D353" s="3"/>
       <c r="E353" s="6" t="n">
-        <v>63629</v>
+        <v>48737</v>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
-          <t>Торговельний менеджмент</t>
+          <t>Менеджмент організацій та адміністрування</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H353" s="7" t="inlineStr">
         <is>
-          <t>АД 21015441</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I353" s="9"/>
       <c r="J353" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K353" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B354" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C354" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D354" s="3"/>
       <c r="E354" s="6" t="n">
-        <v>63631</v>
+        <v>51061</v>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
-          <t>Управління закладами професійної освіти</t>
+          <t>Бізнес-адміністрування в корпоративному секторі економіки</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H354" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I354" s="9"/>
       <c r="J354" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K354" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B355" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C355" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D355" s="3"/>
       <c r="E355" s="6" t="n">
-        <v>63632</v>
+        <v>63006</v>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент закладів охорони здоров’я</t>
+          <t>Управлiння закладом освіти</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H355" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I355" s="9"/>
       <c r="J355" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K355" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B356" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C356" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D356" s="3"/>
       <c r="E356" s="6" t="n">
-        <v>64295</v>
+        <v>63629</v>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
-          <t>Інноваційне підприємництво та менеджмент (міждисциплінарна освітньо-наукова програма)</t>
+          <t>Торговельний менеджмент</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H356" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I356" s="9"/>
+          <t>АД 21015441</t>
+        </is>
+      </c>
+      <c r="I356" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J356" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K356" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B357" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C357" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D357" s="3"/>
       <c r="E357" s="6" t="n">
-        <v>64792</v>
+        <v>63631</v>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
-          <t>Урбаністичний менеджмент (міждисциплінарна освітньо-наукова програма)</t>
+          <t>Управління закладами професійної освіти</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H357" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I357" s="9"/>
       <c r="J357" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K357" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B358" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C358" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D358" s="3"/>
       <c r="E358" s="6" t="n">
-        <v>65194</v>
+        <v>63632</v>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій і адміністрування</t>
+          <t>Менеджмент закладів охорони здоров’я</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H358" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I358" s="9"/>
       <c r="J358" s="7" t="inlineStr">
         <is>
           <t>УД 21019258</t>
         </is>
       </c>
       <c r="K358" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B359" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C359" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D359" s="3"/>
       <c r="E359" s="6" t="n">
-        <v>2361</v>
+        <v>64295</v>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Інноваційне підприємництво та менеджмент (міждисциплінарна освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H359" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I359" s="9"/>
       <c r="J359" s="7" t="inlineStr">
         <is>
-          <t>НД 2189557</t>
+          <t>УД 21019258</t>
         </is>
       </c>
       <c r="K359" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B360" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C360" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D360" s="3"/>
       <c r="E360" s="6" t="n">
-        <v>63633</v>
+        <v>64792</v>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
-          <t>Інтернет-маркетинг</t>
+          <t>Урбаністичний менеджмент (міждисциплінарна освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H360" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I360" s="9"/>
       <c r="J360" s="7" t="inlineStr">
         <is>
-          <t>НД 2189557</t>
+          <t>УД 21019258</t>
         </is>
       </c>
       <c r="K360" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B361" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C361" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D361" s="3"/>
       <c r="E361" s="6" t="n">
-        <v>58201</v>
+        <v>65194</v>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H361" s="7" t="inlineStr">
         <is>
-          <t>- 5373</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I361" s="9"/>
       <c r="J361" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K361" s="9"/>
+          <t>УД 21019258</t>
+        </is>
+      </c>
+      <c r="K361" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B362" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C362" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D362" s="3"/>
       <c r="E362" s="6" t="n">
-        <v>58202</v>
+        <v>2361</v>
       </c>
       <c r="F362" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G362" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H362" s="7" t="inlineStr">
         <is>
-          <t>УД 21016934</t>
-[...2 lines deleted...]
-      <c r="I362" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I362" s="9"/>
+      <c r="J362" s="7" t="inlineStr">
+        <is>
+          <t>НД 2189557</t>
+        </is>
+      </c>
+      <c r="K362" s="9" t="n">
         <v>46752</v>
       </c>
-      <c r="J362" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K362" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B363" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C363" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D363" s="3"/>
       <c r="E363" s="6" t="n">
-        <v>63634</v>
+        <v>63633</v>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>Митна справа</t>
+          <t>Інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H363" s="7" t="inlineStr">
         <is>
-          <t>- 19176</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I363" s="9"/>
       <c r="J363" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K363" s="9"/>
+          <t>НД 2189557</t>
+        </is>
+      </c>
+      <c r="K363" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B364" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C364" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D364" s="3"/>
       <c r="E364" s="6" t="n">
-        <v>3350</v>
+        <v>58201</v>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H364" s="7" t="inlineStr">
         <is>
-          <t>УД 21007691</t>
+          <t>- 5373</t>
         </is>
       </c>
       <c r="I364" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="J364" s="7" t="inlineStr">
         <is>
-          <t>УД 21007691</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K364" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B365" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C365" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D365" s="3"/>
       <c r="E365" s="6" t="n">
-        <v>2359</v>
+        <v>58202</v>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Підприємництво</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H365" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I365" s="9"/>
+          <t>УД 21016934</t>
+        </is>
+      </c>
+      <c r="I365" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J365" s="7" t="inlineStr">
         <is>
-          <t>НД 2189559</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K365" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B366" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C366" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D366" s="3"/>
       <c r="E366" s="6" t="n">
-        <v>58203</v>
+        <v>63634</v>
       </c>
       <c r="F366" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Митна справа</t>
         </is>
       </c>
       <c r="G366" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H366" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I366" s="9"/>
+          <t>- 19176</t>
+        </is>
+      </c>
+      <c r="I366" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J366" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K366" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B367" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C367" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D367" s="3"/>
       <c r="E367" s="6" t="n">
-        <v>58204</v>
+        <v>3350</v>
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
-          <t>Біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H367" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I367" s="9"/>
+          <t>УД 21007691</t>
+        </is>
+      </c>
+      <c r="I367" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J367" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
+          <t>УД 21007691</t>
         </is>
       </c>
       <c r="K367" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B368" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C368" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D368" s="3"/>
       <c r="E368" s="6" t="n">
-        <v>58205</v>
+        <v>2359</v>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
-          <t>Генетика</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H368" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I368" s="9"/>
       <c r="J368" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
+          <t>НД 2189559</t>
         </is>
       </c>
       <c r="K368" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B369" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C369" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="6" t="n">
-        <v>58206</v>
+        <v>58203</v>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
-          <t>Фізіологія людини і тварин</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H369" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I369" s="9"/>
       <c r="J369" s="7" t="inlineStr">
         <is>
           <t>УД 21016935</t>
         </is>
       </c>
       <c r="K369" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B370" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="6" t="n">
-        <v>4143</v>
+        <v>58204</v>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
-          <t>Екологія та охорона навколишнього середовища</t>
+          <t>Біохімія</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H370" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I370" s="9"/>
       <c r="J370" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K370" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B371" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C371" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D371" s="3"/>
       <c r="E371" s="6" t="n">
-        <v>29972</v>
+        <v>58205</v>
       </c>
       <c r="F371" s="3" t="inlineStr">
         <is>
-          <t>Екологічний контроль та аудит</t>
+          <t>Генетика</t>
         </is>
       </c>
       <c r="G371" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H371" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I371" s="9"/>
       <c r="J371" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K371" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B372" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C372" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D372" s="3"/>
       <c r="E372" s="6" t="n">
-        <v>29974</v>
+        <v>58206</v>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
-          <t>Заповідна справа</t>
+          <t>Фізіологія людини і тварин</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H372" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I372" s="9"/>
       <c r="J372" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K372" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B373" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C373" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D373" s="3"/>
       <c r="E373" s="6" t="n">
-        <v>29976</v>
+        <v>4143</v>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
-          <t>Екологічна безпека</t>
+          <t>Екологія та охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H373" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I373" s="9"/>
       <c r="J373" s="7" t="inlineStr">
         <is>
           <t>НД 2189560</t>
         </is>
       </c>
       <c r="K373" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B374" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C374" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D374" s="3"/>
       <c r="E374" s="6" t="n">
-        <v>19493</v>
+        <v>29972</v>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
-          <t>Хімія (освітньо-професійна програма)</t>
+          <t>Екологічний контроль та аудит</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H374" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I374" s="9"/>
       <c r="J374" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K374" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B375" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D375" s="3"/>
       <c r="E375" s="6" t="n">
-        <v>30792</v>
+        <v>29974</v>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
-          <t>Хімія (освітньо-наукова програма)</t>
+          <t>Заповідна справа</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H375" s="7" t="inlineStr">
         <is>
-          <t>- 11203</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I375" s="9"/>
       <c r="J375" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K375" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B376" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C376" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D376" s="3"/>
       <c r="E376" s="6" t="n">
-        <v>31615</v>
+        <v>29976</v>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
-          <t>Фармацевтична хімія (освітньо-професійна програма)</t>
+          <t>Екологічна безпека</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H376" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I376" s="9"/>
       <c r="J376" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K376" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B377" s="7" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C377" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D377" s="3"/>
       <c r="E377" s="6" t="n">
-        <v>55723</v>
+        <v>19493</v>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавча криміналістична експертиза (освітньо-наукова програма)</t>
+          <t>Хімія (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H377" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I377" s="9"/>
       <c r="J377" s="7" t="inlineStr">
         <is>
           <t>НД 2189561</t>
         </is>
       </c>
       <c r="K377" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B378" s="7" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C378" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D378" s="3"/>
       <c r="E378" s="6" t="n">
-        <v>55724</v>
+        <v>30792</v>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
-          <t>Харчова хімія, харчова безпека і дієтологія (освітньо-професійна програма)</t>
+          <t>Хімія (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H378" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I378" s="9"/>
+          <t>- 11203</t>
+        </is>
+      </c>
+      <c r="I378" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J378" s="7" t="inlineStr">
         <is>
           <t>НД 2189561</t>
         </is>
       </c>
       <c r="K378" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B379" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C379" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D379" s="3"/>
       <c r="E379" s="6" t="n">
-        <v>2276</v>
+        <v>31615</v>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
-          <t>Гідрогеологія</t>
+          <t>Фармацевтична хімія (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H379" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I379" s="9"/>
       <c r="J379" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K379" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B380" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C380" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D380" s="3"/>
       <c r="E380" s="6" t="n">
-        <v>2512</v>
+        <v>55723</v>
       </c>
       <c r="F380" s="3" t="inlineStr">
         <is>
-          <t>Геологія нафти і газу</t>
+          <t>Матеріалознавча криміналістична експертиза (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G380" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H380" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I380" s="9"/>
       <c r="J380" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K380" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B381" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C381" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D381" s="3"/>
       <c r="E381" s="6" t="n">
-        <v>4285</v>
+        <v>55724</v>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
-          <t>Геологія</t>
+          <t>Харчова хімія, харчова безпека і дієтологія (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H381" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I381" s="9"/>
       <c r="J381" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K381" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B382" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C382" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D382" s="3"/>
       <c r="E382" s="6" t="n">
-        <v>29981</v>
+        <v>2276</v>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
-          <t>Інженерна геологія</t>
+          <t>Гідрогеологія</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H382" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I382" s="9"/>
       <c r="J382" s="7" t="inlineStr">
         <is>
           <t>НД 2189562</t>
         </is>
       </c>
       <c r="K382" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B383" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C383" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D383" s="3"/>
       <c r="E383" s="6" t="n">
-        <v>63367</v>
+        <v>2512</v>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
-          <t>Природокористування, ландшафтне планування та відновлення територій</t>
+          <t>Геологія нафти і газу</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H383" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I383" s="9"/>
       <c r="J383" s="7" t="inlineStr">
         <is>
           <t>НД 2189562</t>
         </is>
       </c>
       <c r="K383" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B384" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C384" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D384" s="3"/>
       <c r="E384" s="6" t="n">
-        <v>19475</v>
+        <v>4285</v>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
-          <t>Фізика (освітньо-професійна програма)</t>
+          <t>Геологія</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H384" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I384" s="9"/>
       <c r="J384" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K384" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B385" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C385" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D385" s="3"/>
       <c r="E385" s="6" t="n">
-        <v>19482</v>
+        <v>29981</v>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>Астрономія та космічна інформатика (освітньо-професійна програма)</t>
+          <t>Інженерна геологія</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H385" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I385" s="9"/>
       <c r="J385" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K385" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B386" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C386" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D386" s="3"/>
       <c r="E386" s="6" t="n">
-        <v>30793</v>
+        <v>63367</v>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
-          <t>Фізика (освітньо-наукова програма)</t>
+          <t>Природокористування, ландшафтне планування та відновлення територій</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H386" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I386" s="9"/>
       <c r="J386" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K386" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B387" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C387" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D387" s="3"/>
       <c r="E387" s="6" t="n">
-        <v>30794</v>
+        <v>19475</v>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
-          <t>Астрономія та космічна інформатика (освітньо-наукова програма)</t>
+          <t>Фізика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H387" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I387" s="9"/>
       <c r="J387" s="7" t="inlineStr">
         <is>
           <t>НД 2189563</t>
         </is>
       </c>
       <c r="K387" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B388" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D388" s="3"/>
       <c r="E388" s="6" t="n">
-        <v>53059</v>
+        <v>19482</v>
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія в закладах освіти (освітньо-професійна програма)</t>
+          <t>Астрономія та космічна інформатика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H388" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I388" s="9"/>
       <c r="J388" s="7" t="inlineStr">
         <is>
           <t>НД 2189563</t>
         </is>
       </c>
       <c r="K388" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B389" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C389" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D389" s="3"/>
       <c r="E389" s="6" t="n">
-        <v>1570</v>
+        <v>30793</v>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
-          <t>Біофізика</t>
+          <t>Фізика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H389" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I389" s="9"/>
       <c r="J389" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K389" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B390" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C390" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D390" s="3"/>
       <c r="E390" s="6" t="n">
-        <v>2442</v>
+        <v>30794</v>
       </c>
       <c r="F390" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика енергетичних систем</t>
+          <t>Астрономія та космічна інформатика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G390" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H390" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I390" s="9"/>
       <c r="J390" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K390" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B391" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C391" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D391" s="3"/>
       <c r="E391" s="6" t="n">
-        <v>3003</v>
+        <v>53059</v>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
-          <t>Радіофізика і електроніка</t>
+          <t>Фізика та астрономія в закладах освіти (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H391" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I391" s="9"/>
       <c r="J391" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K391" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B392" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C392" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D392" s="3"/>
       <c r="E392" s="6" t="n">
-        <v>19413</v>
+        <v>1570</v>
       </c>
       <c r="F392" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика (освітньо-професійна програма)</t>
+          <t>Біофізика</t>
         </is>
       </c>
       <c r="G392" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H392" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I392" s="9"/>
       <c r="J392" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K392" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B393" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C393" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D393" s="3"/>
       <c r="E393" s="6" t="n">
-        <v>19415</v>
+        <v>2442</v>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
-          <t>Медична фізика (освітньо-професійна програма)</t>
+          <t>Прикладна фізика енергетичних систем</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H393" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I393" s="9"/>
       <c r="J393" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K393" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B394" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C394" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D394" s="3"/>
       <c r="E394" s="6" t="n">
-        <v>29982</v>
+        <v>3003</v>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна фізика (освітньо-наукова програма)</t>
+          <t>Радіофізика і електроніка</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H394" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I394" s="9"/>
       <c r="J394" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K394" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B395" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D395" s="3"/>
       <c r="E395" s="6" t="n">
-        <v>30796</v>
+        <v>19413</v>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
-          <t>Експериментальна ядерна фізика та фізика плазми (освітньо-наукова програма)</t>
+          <t>Прикладна фізика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G395" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H395" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I395" s="9"/>
       <c r="J395" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K395" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B396" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C396" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D396" s="3"/>
       <c r="E396" s="6" t="n">
-        <v>31589</v>
+        <v>19415</v>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика нетрадиційної енергетики</t>
+          <t>Медична фізика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H396" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I396" s="9"/>
       <c r="J396" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K396" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B397" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C397" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D397" s="3"/>
       <c r="E397" s="6" t="n">
-        <v>52793</v>
+        <v>29982</v>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
-          <t>Медична фізика / Medical Physics (освітньо-наукова програма, англійська мова викладання)</t>
+          <t>Комп’ютерна фізика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G397" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H397" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I397" s="9"/>
       <c r="J397" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K397" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B398" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C398" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D398" s="3"/>
       <c r="E398" s="6" t="n">
-        <v>21433</v>
+        <v>30796</v>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Експериментальна ядерна фізика та фізика плазми (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G398" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H398" s="7" t="inlineStr">
         <is>
-          <t>УД 21007695</t>
-[...2 lines deleted...]
-      <c r="I398" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I398" s="9"/>
+      <c r="J398" s="7" t="inlineStr">
+        <is>
+          <t>НД 2189564</t>
+        </is>
+      </c>
+      <c r="K398" s="9" t="n">
         <v>46752</v>
       </c>
-      <c r="J398" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K398" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B399" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C399" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D399" s="3"/>
       <c r="E399" s="6" t="n">
-        <v>21436</v>
+        <v>31589</v>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
-          <t>Географія рекреації та туризму</t>
+          <t>Прикладна фізика нетрадиційної енергетики</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H399" s="7" t="inlineStr">
         <is>
-          <t>УД 21007693</t>
-[...2 lines deleted...]
-      <c r="I399" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I399" s="9"/>
+      <c r="J399" s="7" t="inlineStr">
+        <is>
+          <t>НД 2189564</t>
+        </is>
+      </c>
+      <c r="K399" s="9" t="n">
         <v>46752</v>
       </c>
-      <c r="J399" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K399" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B400" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C400" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D400" s="3"/>
       <c r="E400" s="6" t="n">
-        <v>22780</v>
+        <v>52793</v>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
-          <t>Економічна, соціальна географія та регіональний розвиток</t>
+          <t>Медична фізика / Medical Physics (освітньо-наукова програма, англійська мова викладання)</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H400" s="7" t="inlineStr">
         <is>
-          <t>- 54</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I400" s="9"/>
       <c r="J400" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K400" s="9"/>
+          <t>НД 2189564</t>
+        </is>
+      </c>
+      <c r="K400" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B401" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C401" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D401" s="3"/>
       <c r="E401" s="6" t="n">
-        <v>32028</v>
+        <v>21433</v>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
-          <t>Картографія, геоінформаційні системи і дистанційне зондування Землі</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H401" s="7" t="inlineStr">
         <is>
-          <t>УД 21007694</t>
+          <t>УД 21007695</t>
         </is>
       </c>
       <c r="I401" s="9" t="n">
         <v>46752</v>
       </c>
       <c r="J401" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K401" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B402" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D402" s="3"/>
       <c r="E402" s="6" t="n">
-        <v>19421</v>
+        <v>21436</v>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
-          <t>Математика (освітньо-професійна програма)</t>
+          <t>Географія рекреації та туризму</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H402" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I402" s="9"/>
+          <t>УД 21007693</t>
+        </is>
+      </c>
+      <c r="I402" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J402" s="7" t="inlineStr">
         <is>
-          <t>НД 2189565</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K402" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B403" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D403" s="3"/>
       <c r="E403" s="6" t="n">
-        <v>29987</v>
+        <v>22780</v>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
-          <t>Фундаментальна математика (Pure Mathematics) (освітньо-наукова програма)</t>
+          <t>Економічна, соціальна географія та регіональний розвиток</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H403" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I403" s="9"/>
+          <t>- 54</t>
+        </is>
+      </c>
+      <c r="I403" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J403" s="7" t="inlineStr">
         <is>
-          <t>НД 2189565</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K403" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B404" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C404" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D404" s="3"/>
       <c r="E404" s="6" t="n">
-        <v>30799</v>
+        <v>32028</v>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
-          <t>Математика (освітньо-наукова програма)</t>
+          <t>Картографія, геоінформаційні системи і дистанційне зондування Землі</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H404" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I404" s="9"/>
+          <t>УД 21007694</t>
+        </is>
+      </c>
+      <c r="I404" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J404" s="7" t="inlineStr">
         <is>
-          <t>НД 2189565</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K404" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B405" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C405" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D405" s="3"/>
       <c r="E405" s="6" t="n">
-        <v>22783</v>
+        <v>19421</v>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика (освітньо-професійна програма)</t>
+          <t>Математика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H405" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I405" s="9"/>
       <c r="J405" s="7" t="inlineStr">
         <is>
-          <t>НД 2189566</t>
+          <t>НД 2189565</t>
         </is>
       </c>
       <c r="K405" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B406" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C406" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="6" t="n">
-        <v>30800</v>
+        <v>29987</v>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика (освітньо-наукова програма)</t>
+          <t>Фундаментальна математика (Pure Mathematics) (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H406" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I406" s="9"/>
       <c r="J406" s="7" t="inlineStr">
         <is>
-          <t>НД 2189566</t>
+          <t>НД 2189565</t>
         </is>
       </c>
       <c r="K406" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B407" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D407" s="3"/>
       <c r="E407" s="6" t="n">
-        <v>21447</v>
+        <v>30799</v>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
-          <t>Інформатика (освітньо-професійна програма)</t>
+          <t>Математика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H407" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I407" s="9"/>
       <c r="J407" s="7" t="inlineStr">
         <is>
-          <t>НД 2189568</t>
+          <t>НД 2189565</t>
         </is>
       </c>
       <c r="K407" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B408" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C408" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D408" s="3"/>
       <c r="E408" s="6" t="n">
-        <v>21448</v>
+        <v>22783</v>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні управляючі системи та технології</t>
+          <t>Прикладна математика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H408" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I408" s="9"/>
       <c r="J408" s="7" t="inlineStr">
         <is>
-          <t>НД 2189568</t>
+          <t>НД 2189566</t>
         </is>
       </c>
       <c r="K408" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B409" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C409" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D409" s="3"/>
       <c r="E409" s="6" t="n">
-        <v>30801</v>
+        <v>30800</v>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
-          <t>Інформатика (освітньо-наукова програма)</t>
+          <t>Прикладна математика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H409" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I409" s="9"/>
       <c r="J409" s="7" t="inlineStr">
         <is>
-          <t>НД 2189568</t>
+          <t>НД 2189566</t>
         </is>
       </c>
       <c r="K409" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B410" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C410" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D410" s="3"/>
       <c r="E410" s="6" t="n">
-        <v>48068</v>
+        <v>21447</v>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інформатика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H410" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I410" s="9"/>
       <c r="J410" s="7" t="inlineStr">
         <is>
           <t>НД 2189568</t>
         </is>
       </c>
       <c r="K410" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B411" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C411" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D411" s="3"/>
       <c r="E411" s="6" t="n">
-        <v>63980</v>
+        <v>21448</v>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні технології в енергетичних системах (міждисциплінарна освітньо-наукова програма)</t>
+          <t>Інформаційні управляючі системи та технології</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H411" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I411" s="9"/>
       <c r="J411" s="7" t="inlineStr">
         <is>
           <t>НД 2189568</t>
         </is>
       </c>
       <c r="K411" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B412" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C412" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D412" s="3"/>
       <c r="E412" s="6" t="n">
-        <v>31362</v>
+        <v>30801</v>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інформатика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H412" s="7" t="inlineStr">
         <is>
-          <t>- 933</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I412" s="9"/>
       <c r="J412" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K412" s="9"/>
+          <t>НД 2189568</t>
+        </is>
+      </c>
+      <c r="K412" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B413" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C413" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D413" s="3"/>
       <c r="E413" s="6" t="n">
-        <v>58207</v>
+        <v>48068</v>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
-          <t>Безпека інформаційних і комунікаційних систем</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H413" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I413" s="9"/>
       <c r="J413" s="7" t="inlineStr">
         <is>
-          <t>УД 21016937</t>
+          <t>НД 2189568</t>
         </is>
       </c>
       <c r="K413" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D414" s="3"/>
       <c r="E414" s="6" t="n">
-        <v>63635</v>
+        <v>63980</v>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
-          <t>Підйомно-транспортні, дорожні, будівельні, меліоративні машини і обладнання</t>
+          <t>Інформаційні технології в енергетичних системах (міждисциплінарна освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H414" s="7" t="inlineStr">
         <is>
-          <t>АД 21008052</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I414" s="9"/>
       <c r="J414" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K414" s="9"/>
+          <t>НД 2189568</t>
+        </is>
+      </c>
+      <c r="K414" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B415" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D415" s="3"/>
       <c r="E415" s="6" t="n">
-        <v>63636</v>
+        <v>31362</v>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
-          <t>Електричні станції, мережі та системи</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H415" s="7" t="inlineStr">
         <is>
-          <t>- 19208</t>
+          <t>- 933</t>
         </is>
       </c>
       <c r="I415" s="9" t="n">
-        <v>46358</v>
+        <v>46752</v>
       </c>
       <c r="J415" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K415" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B416" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C416" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D416" s="3"/>
       <c r="E416" s="6" t="n">
-        <v>63637</v>
+        <v>58207</v>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
-          <t>Енергетична безпека</t>
+          <t>Безпека інформаційних і комунікаційних систем</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H416" s="7" t="inlineStr">
         <is>
-          <t>- 19209</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I416" s="9"/>
       <c r="J416" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K416" s="9"/>
+          <t>УД 21016937</t>
+        </is>
+      </c>
+      <c r="K416" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B417" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D417" s="3"/>
       <c r="E417" s="6" t="n">
-        <v>63656</v>
+        <v>63635</v>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
-          <t>Електромеханічні системи автоматизації та електропривод</t>
+          <t>Підйомно-транспортні, дорожні, будівельні, меліоративні машини і обладнання</t>
         </is>
       </c>
       <c r="G417" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H417" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I417" s="9"/>
+          <t>АД 21008052</t>
+        </is>
+      </c>
+      <c r="I417" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J417" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K417" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B418" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C418" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D418" s="3"/>
       <c r="E418" s="6" t="n">
-        <v>58208</v>
+        <v>63636</v>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютеризовані системи управління та автоматика</t>
+          <t>Електричні станції, мережі та системи</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H418" s="7" t="inlineStr">
         <is>
-          <t>- 5371</t>
+          <t>- 19208</t>
         </is>
       </c>
       <c r="I418" s="9" t="n">
-        <v>46204</v>
+        <v>46358</v>
       </c>
       <c r="J418" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K418" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B419" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C419" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D419" s="3"/>
       <c r="E419" s="6" t="n">
-        <v>63638</v>
+        <v>63637</v>
       </c>
       <c r="F419" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Енергетична безпека</t>
         </is>
       </c>
       <c r="G419" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H419" s="7" t="inlineStr">
         <is>
-          <t>- 19219</t>
+          <t>- 19209</t>
         </is>
       </c>
       <c r="I419" s="9" t="n">
         <v>46358</v>
       </c>
       <c r="J419" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K419" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B420" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C420" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D420" s="3"/>
       <c r="E420" s="6" t="n">
-        <v>63640</v>
+        <v>63656</v>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
-          <t>Якість, стандартизація та сертифікація</t>
+          <t>Електромеханічні системи автоматизації та електропривод</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H420" s="7" t="inlineStr">
         <is>
-          <t>- 19218</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I420" s="9"/>
       <c r="J420" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K420" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B421" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C421" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D421" s="3"/>
       <c r="E421" s="6" t="n">
-        <v>58209</v>
+        <v>58208</v>
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
-          <t>Фізична та біомедична електроніка</t>
+          <t>Комп'ютеризовані системи управління та автоматика</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H421" s="7" t="inlineStr">
         <is>
-          <t>- 5369</t>
+          <t>- 5371</t>
         </is>
       </c>
       <c r="I421" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
       <c r="J421" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K421" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B422" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C422" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D422" s="3"/>
       <c r="E422" s="6" t="n">
-        <v>63641</v>
+        <v>63638</v>
       </c>
       <c r="F422" s="3" t="inlineStr">
         <is>
-          <t>Ресторанні технології</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G422" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H422" s="7" t="inlineStr">
         <is>
-          <t>- 18915</t>
+          <t>- 19219</t>
         </is>
       </c>
       <c r="I422" s="9" t="n">
-        <v>46344</v>
+        <v>46358</v>
       </c>
       <c r="J422" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K422" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B423" s="7" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C423" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D423" s="3"/>
       <c r="E423" s="6" t="n">
-        <v>60608</v>
+        <v>63640</v>
       </c>
       <c r="F423" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Якість, стандартизація та сертифікація</t>
         </is>
       </c>
       <c r="G423" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H423" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I423" s="9"/>
+          <t>- 19218</t>
+        </is>
+      </c>
+      <c r="I423" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J423" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K423" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B424" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C424" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D424" s="3"/>
       <c r="E424" s="6" t="n">
-        <v>17736</v>
+        <v>58209</v>
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Фізична та біомедична електроніка</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H424" s="7" t="inlineStr">
         <is>
-          <t>- 2826</t>
+          <t>- 5369</t>
         </is>
       </c>
       <c r="I424" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J424" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K424" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B425" s="7" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C425" s="3" t="inlineStr">
         <is>
-          <t>Медична психологія</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D425" s="3"/>
       <c r="E425" s="6" t="n">
-        <v>62512</v>
+        <v>63641</v>
       </c>
       <c r="F425" s="3" t="inlineStr">
         <is>
-          <t>Медична психологія</t>
+          <t>Ресторанні технології</t>
         </is>
       </c>
       <c r="G425" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H425" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I425" s="9"/>
+          <t>- 18915</t>
+        </is>
+      </c>
+      <c r="I425" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J425" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K425" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B426" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>221</t>
         </is>
       </c>
       <c r="C426" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D426" s="3"/>
       <c r="E426" s="6" t="n">
-        <v>27675</v>
+        <v>60608</v>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H426" s="7" t="inlineStr">
         <is>
-          <t>- 19327</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I426" s="9"/>
       <c r="J426" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K426" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B427" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>222</t>
         </is>
       </c>
       <c r="C427" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D427" s="3"/>
       <c r="E427" s="6" t="n">
-        <v>63642</v>
+        <v>17736</v>
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
-          <t>Індустрія гостинності</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H427" s="7" t="inlineStr">
         <is>
-          <t>- 18926</t>
+          <t>- 2826</t>
         </is>
       </c>
       <c r="I427" s="9" t="n">
-        <v>46344</v>
+        <v>46569</v>
       </c>
       <c r="J427" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K427" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B428" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>225</t>
         </is>
       </c>
       <c r="C428" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Медична психологія</t>
         </is>
       </c>
       <c r="D428" s="3"/>
       <c r="E428" s="6" t="n">
-        <v>58210</v>
+        <v>62512</v>
       </c>
       <c r="F428" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туристичний бізнес</t>
+          <t>Медична психологія</t>
         </is>
       </c>
       <c r="G428" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H428" s="7" t="inlineStr">
         <is>
-          <t>- 9376</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I428" s="9"/>
       <c r="J428" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K428" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B429" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C429" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D429" s="3"/>
       <c r="E429" s="6" t="n">
-        <v>51063</v>
+        <v>27675</v>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H429" s="7" t="inlineStr">
         <is>
-          <t>- 2774</t>
+          <t>- 19327</t>
         </is>
       </c>
       <c r="I429" s="9" t="n">
-        <v>46569</v>
+        <v>48030</v>
       </c>
       <c r="J429" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K429" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B430" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C430" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D430" s="3"/>
       <c r="E430" s="6" t="n">
-        <v>55364</v>
+        <v>63642</v>
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
-          <t>Публічна політика і управління в умовах гібридних загроз</t>
+          <t>Індустрія гостинності</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H430" s="7" t="inlineStr">
         <is>
-          <t>- 9882</t>
+          <t>- 18926</t>
         </is>
       </c>
       <c r="I430" s="9" t="n">
-        <v>47665</v>
+        <v>46344</v>
       </c>
       <c r="J430" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K430" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B431" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C431" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D431" s="3"/>
       <c r="E431" s="6" t="n">
-        <v>57746</v>
+        <v>58210</v>
       </c>
       <c r="F431" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління економічною і цифровою модернізацією суспільства</t>
+          <t>Міжнародний туристичний бізнес</t>
         </is>
       </c>
       <c r="G431" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H431" s="7" t="inlineStr">
         <is>
-          <t>- 9881</t>
+          <t>- 9376</t>
         </is>
       </c>
       <c r="I431" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J431" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K431" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B432" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C432" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D432" s="3"/>
       <c r="E432" s="6" t="n">
-        <v>20459</v>
+        <v>51063</v>
       </c>
       <c r="F432" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G432" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H432" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I432" s="9"/>
+          <t>- 2774</t>
+        </is>
+      </c>
+      <c r="I432" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J432" s="7" t="inlineStr">
         <is>
-          <t>УД 21007696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K432" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B433" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C433" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D433" s="3"/>
       <c r="E433" s="6" t="n">
-        <v>22788</v>
+        <v>55364</v>
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна інформаційна безпека</t>
+          <t>Публічна політика і управління в умовах гібридних загроз</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H433" s="7" t="inlineStr">
         <is>
-          <t>- 871</t>
+          <t>- 9882</t>
         </is>
       </c>
       <c r="I433" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J433" s="7" t="inlineStr">
         <is>
-          <t>УД 21007696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K433" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B434" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C434" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D434" s="3"/>
       <c r="E434" s="6" t="n">
-        <v>59090</v>
+        <v>57746</v>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
-          <t>Міжнародно-політична регіоналістика</t>
+          <t>Публічне управління економічною і цифровою модернізацією суспільства</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H434" s="7" t="inlineStr">
         <is>
-          <t>- 18937</t>
+          <t>- 9881</t>
         </is>
       </c>
       <c r="I434" s="9" t="n">
-        <v>46344</v>
+        <v>47665</v>
       </c>
       <c r="J434" s="7" t="inlineStr">
         <is>
-          <t>УД 21007696</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K434" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B435" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C435" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D435" s="3"/>
       <c r="E435" s="6" t="n">
-        <v>65661</v>
+        <v>20459</v>
       </c>
       <c r="F435" s="3" t="inlineStr">
         <is>
-          <t>Дипломатія та управління конфліктами</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G435" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H435" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I435" s="9"/>
       <c r="J435" s="7" t="inlineStr">
         <is>
           <t>УД 21007696</t>
         </is>
       </c>
       <c r="K435" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B436" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C436" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D436" s="3"/>
       <c r="E436" s="6" t="n">
-        <v>20458</v>
+        <v>22788</v>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародна інформаційна безпека</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H436" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I436" s="9"/>
+          <t>- 871</t>
+        </is>
+      </c>
+      <c r="I436" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J436" s="7" t="inlineStr">
         <is>
-          <t>НД 2189552</t>
+          <t>УД 21007696</t>
         </is>
       </c>
       <c r="K436" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B437" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C437" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D437" s="3"/>
       <c r="E437" s="6" t="n">
-        <v>26635</v>
+        <v>59090</v>
       </c>
       <c r="F437" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна та європейська економічна інтеграція</t>
+          <t>Міжнародно-політична регіоналістика</t>
         </is>
       </c>
       <c r="G437" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H437" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I437" s="9"/>
+          <t>- 18937</t>
+        </is>
+      </c>
+      <c r="I437" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J437" s="7" t="inlineStr">
         <is>
-          <t>НД 2189552</t>
+          <t>УД 21007696</t>
         </is>
       </c>
       <c r="K437" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B438" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C438" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D438" s="3"/>
       <c r="E438" s="6" t="n">
-        <v>26636</v>
+        <v>65661</v>
       </c>
       <c r="F438" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний бізнес</t>
+          <t>Дипломатія та управління конфліктами</t>
         </is>
       </c>
       <c r="G438" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H438" s="7" t="inlineStr">
         <is>
-          <t>АД 21015448</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I438" s="9"/>
       <c r="J438" s="7" t="inlineStr">
         <is>
-          <t>НД 2189552</t>
+          <t>УД 21007696</t>
         </is>
       </c>
       <c r="K438" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B439" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C439" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D439" s="3"/>
       <c r="E439" s="6" t="n">
-        <v>20456</v>
+        <v>20458</v>
       </c>
       <c r="F439" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G439" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H439" s="7" t="inlineStr">
         <is>
-          <t>УД 21005198</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I439" s="9"/>
       <c r="J439" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K439" s="9"/>
+          <t>НД 2189552</t>
+        </is>
+      </c>
+      <c r="K439" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B440" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C440" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D440" s="3"/>
       <c r="E440" s="6" t="n">
-        <v>75862</v>
+        <v>26635</v>
       </c>
       <c r="F440" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Міжнародна та європейська економічна інтеграція</t>
         </is>
       </c>
       <c r="G440" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H440" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I440" s="9"/>
       <c r="J440" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K440" s="9"/>
+          <t>НД 2189552</t>
+        </is>
+      </c>
+      <c r="K440" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B441" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C441" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D441" s="3"/>
       <c r="E441" s="6" t="n">
-        <v>75887</v>
+        <v>26636</v>
       </c>
       <c r="F441" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент міжнародної освітньої діяльності (міждисциплінарна освітньо-наукова програма)</t>
+          <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G441" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H441" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I441" s="9"/>
+          <t>АД 21015448</t>
+        </is>
+      </c>
+      <c r="I441" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J441" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K441" s="9"/>
+          <t>НД 2189552</t>
+        </is>
+      </c>
+      <c r="K441" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B442" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>293</t>
         </is>
       </c>
       <c r="C442" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D442" s="3"/>
       <c r="E442" s="6" t="n">
-        <v>76324</v>
+        <v>20456</v>
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G442" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H442" s="7" t="inlineStr">
         <is>
-          <t>- 19596</t>
+          <t>УД 21005198</t>
         </is>
       </c>
       <c r="I442" s="9" t="n">
-        <v>46358</v>
+        <v>46387</v>
       </c>
       <c r="J442" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K442" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B443" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C443" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D443" s="3"/>
       <c r="E443" s="6" t="n">
-        <v>76474</v>
+        <v>75862</v>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
-          <t>Педагогіка вищої освіти</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H443" s="7" t="inlineStr">
         <is>
-          <t>- 19597</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I443" s="9"/>
       <c r="J443" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K443" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B444" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C444" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D444" s="3"/>
       <c r="E444" s="6" t="n">
-        <v>71904</v>
+        <v>75887</v>
       </c>
       <c r="F444" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (Біологія та здоров’я людини)</t>
+          <t>Менеджмент міжнародної освітньої діяльності (міждисциплінарна освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G444" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H444" s="7" t="inlineStr">
         <is>
-          <t>- 15359</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I444" s="9"/>
       <c r="J444" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K444" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B445" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C445" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D445" s="3"/>
       <c r="E445" s="6" t="n">
-        <v>76909</v>
+        <v>76324</v>
       </c>
       <c r="F445" s="3" t="inlineStr">
         <is>
-          <t>Географія. Підприємництво. Краєзнавча робота</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G445" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H445" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I445" s="9"/>
+          <t>- 19596</t>
+        </is>
+      </c>
+      <c r="I445" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J445" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K445" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C446" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D446" s="3"/>
       <c r="E446" s="6" t="n">
-        <v>76910</v>
+        <v>76474</v>
       </c>
       <c r="F446" s="3" t="inlineStr">
         <is>
-          <t>Географія, Людина і природа, екскурсійна робота</t>
+          <t>Педагогіка вищої освіти</t>
         </is>
       </c>
       <c r="G446" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H446" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I446" s="9"/>
+          <t>- 19597</t>
+        </is>
+      </c>
+      <c r="I446" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J446" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K446" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B447" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C447" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D447" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E447" s="6" t="n">
-        <v>76133</v>
+        <v>71904</v>
       </c>
       <c r="F447" s="3" t="inlineStr">
         <is>
-          <t>Математика та інформатика (освітньо-професійна програма)</t>
+          <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G447" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H447" s="7" t="inlineStr">
         <is>
-          <t>- 19588</t>
+          <t>- 15359</t>
         </is>
       </c>
       <c r="I447" s="9" t="n">
-        <v>48030</v>
+        <v>46752</v>
       </c>
       <c r="J447" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K447" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B448" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C448" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D448" s="3" t="inlineStr">
         <is>
-          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E448" s="6" t="n">
-        <v>76358</v>
+        <v>76909</v>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Харчові технології)</t>
+          <t>Географія. Підприємництво. Краєзнавча робота</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H448" s="7" t="inlineStr">
         <is>
-          <t>- 19592</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I448" s="9"/>
       <c r="J448" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K448" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B449" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C449" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D449" s="3" t="inlineStr">
         <is>
-          <t>Видобуток, переробка та транспортування корисних копалин</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="E449" s="6" t="n">
-        <v>76353</v>
+        <v>76910</v>
       </c>
       <c r="F449" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Нафтогазова справа)</t>
+          <t>Географія, Людина і природа, екскурсійна робота</t>
         </is>
       </c>
       <c r="G449" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H449" s="7" t="inlineStr">
         <is>
-          <t>- 15360</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I449" s="9"/>
       <c r="J449" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K449" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B450" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C450" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D450" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E450" s="6" t="n">
-        <v>76352</v>
+        <v>76133</v>
       </c>
       <c r="F450" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Машинобудування)</t>
+          <t>Математика та інформатика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G450" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H450" s="7" t="inlineStr">
         <is>
-          <t>- 19590</t>
+          <t>- 19588</t>
         </is>
       </c>
       <c r="I450" s="9" t="n">
-        <v>46344</v>
+        <v>48030</v>
       </c>
       <c r="J450" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K450" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B451" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C451" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D451" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробів легкої промисловості</t>
+          <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E451" s="6" t="n">
-        <v>76356</v>
+        <v>76358</v>
       </c>
       <c r="F451" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
+          <t>Професійна освіта (Харчові технології)</t>
         </is>
       </c>
       <c r="G451" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H451" s="7" t="inlineStr">
         <is>
-          <t>- 19591</t>
+          <t>- 19592</t>
         </is>
       </c>
       <c r="I451" s="9" t="n">
         <v>46344</v>
       </c>
       <c r="J451" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K451" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B452" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C452" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D452" s="3" t="inlineStr">
         <is>
-          <t>Транспорт</t>
+          <t>Видобуток, переробка та транспортування корисних копалин</t>
         </is>
       </c>
       <c r="E452" s="6" t="n">
-        <v>76360</v>
+        <v>76353</v>
       </c>
       <c r="F452" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Транспорт)</t>
+          <t>Професійна освіта (Нафтогазова справа)</t>
         </is>
       </c>
       <c r="G452" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H452" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I452" s="9"/>
+          <t>- 15360</t>
+        </is>
+      </c>
+      <c r="I452" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J452" s="7" t="inlineStr">
         <is>
-          <t>УД 21019699</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K452" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B453" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C453" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D453" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="E453" s="6" t="n">
-        <v>75865</v>
+        <v>76352</v>
       </c>
       <c r="F453" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології) (освітньо-наукова програма)</t>
+          <t>Професійна освіта (Машинобудування)</t>
         </is>
       </c>
       <c r="G453" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H453" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I453" s="9"/>
+          <t>- 19590</t>
+        </is>
+      </c>
+      <c r="I453" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J453" s="7" t="inlineStr">
         <is>
-          <t>УД 21019700</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K453" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B454" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C454" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D454" s="3" t="inlineStr">
         <is>
-          <t>Цифрові технології</t>
+          <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E454" s="6" t="n">
-        <v>76911</v>
+        <v>76356</v>
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Технології цифровізації)</t>
+          <t>Професійна освіта (Технологія виробів легкої промисловості)</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H454" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I454" s="9"/>
+          <t>- 19591</t>
+        </is>
+      </c>
+      <c r="I454" s="9" t="n">
+        <v>46344</v>
+      </c>
       <c r="J454" s="7" t="inlineStr">
         <is>
-          <t>УД 21019700</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K454" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B455" s="7" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C455" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
-[...2 lines deleted...]
-      <c r="D455" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D455" s="3" t="inlineStr">
+        <is>
+          <t>Транспорт</t>
+        </is>
+      </c>
       <c r="E455" s="6" t="n">
-        <v>75137</v>
+        <v>76360</v>
       </c>
       <c r="F455" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Професійна освіта (Транспорт)</t>
         </is>
       </c>
       <c r="G455" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H455" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I455" s="9"/>
       <c r="J455" s="7" t="inlineStr">
         <is>
-          <t>УД 21019701</t>
+          <t>УД 21019699</t>
         </is>
       </c>
       <c r="K455" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B456" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C456" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D456" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E456" s="6" t="n">
-        <v>71075</v>
+        <v>75865</v>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
-          <t>Англійська мова та література і переклад та друга іноземна мова</t>
+          <t>Професійна освіта (Цифрові технології) (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H456" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I456" s="9"/>
       <c r="J456" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>УД 21019700</t>
         </is>
       </c>
       <c r="K456" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B457" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C457" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
-          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E457" s="6" t="n">
-        <v>81304</v>
+        <v>76911</v>
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
-          <t>Усний переклад і міжкультурна комунікація (англійська та друга західноєвропейська мова)</t>
+          <t>Професійна освіта (Технології цифровізації)</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H457" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I457" s="9"/>
       <c r="J457" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>УД 21019700</t>
         </is>
       </c>
       <c r="K457" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B458" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C458" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Філософія</t>
+        </is>
+      </c>
+      <c r="D458" s="3"/>
       <c r="E458" s="6" t="n">
-        <v>71982</v>
+        <v>75137</v>
       </c>
       <c r="F458" s="3" t="inlineStr">
         <is>
-          <t>Німецька мова та література і переклад та англійська мова</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G458" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H458" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I458" s="9"/>
       <c r="J458" s="7" t="inlineStr">
         <is>
-          <t>НД 2189546</t>
+          <t>УД 21019701</t>
         </is>
       </c>
       <c r="K458" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B459" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C459" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D459" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E459" s="6" t="n">
-        <v>71791</v>
+        <v>71075</v>
       </c>
       <c r="F459" s="3" t="inlineStr">
         <is>
-          <t>Прикладна лінгвістика та англійська мова</t>
+          <t>Англійська мова та література і переклад та друга іноземна мова</t>
         </is>
       </c>
       <c r="G459" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H459" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I459" s="9"/>
       <c r="J459" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K459" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B460" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C460" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D460" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E460" s="6" t="n">
-        <v>71983</v>
+        <v>81304</v>
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
-          <t>Переклад (іспанська та англійська мови)</t>
+          <t>Усний переклад і міжкультурна комунікація (англійська та друга західноєвропейська мова)</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H460" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I460" s="9"/>
       <c r="J460" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K460" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B461" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C461" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D461" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E461" s="6" t="n">
-        <v>71984</v>
+        <v>71982</v>
       </c>
       <c r="F461" s="3" t="inlineStr">
         <is>
-          <t>Французька мова та література і переклад та англійська мова</t>
+          <t>Німецька мова та література і переклад та англійська мова</t>
         </is>
       </c>
       <c r="G461" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H461" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I461" s="9"/>
       <c r="J461" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K461" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B462" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C462" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D462" s="3" t="inlineStr">
         <is>
-          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+          <t>Прикладна лінгвістика</t>
         </is>
       </c>
       <c r="E462" s="6" t="n">
-        <v>71788</v>
+        <v>71791</v>
       </c>
       <c r="F462" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і література та українська мова</t>
+          <t>Прикладна лінгвістика та англійська мова</t>
         </is>
       </c>
       <c r="G462" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H462" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I462" s="9"/>
       <c r="J462" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K462" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B463" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C463" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
-          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
+          <t>Романські мови та літератури (переклад включно), перша - іспанська</t>
         </is>
       </c>
       <c r="E463" s="6" t="n">
-        <v>71986</v>
+        <v>71983</v>
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
-          <t>Переклад (китайська та англійська мови)</t>
+          <t>Переклад (іспанська та англійська мови)</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H463" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I463" s="9"/>
       <c r="J463" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K463" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B464" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C464" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D464" s="3" t="inlineStr">
         <is>
-          <t>Українська мова та література</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E464" s="6" t="n">
-        <v>71785</v>
+        <v>71984</v>
       </c>
       <c r="F464" s="3" t="inlineStr">
         <is>
-          <t>Українська мова і література та українська мова як іноземна</t>
+          <t>Французька мова та література і переклад та англійська мова</t>
         </is>
       </c>
       <c r="G464" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H464" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I464" s="9"/>
       <c r="J464" s="7" t="inlineStr">
         <is>
           <t>НД 2189546</t>
         </is>
       </c>
       <c r="K464" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B465" s="7" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C465" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
-[...2 lines deleted...]
-      <c r="D465" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D465" s="3" t="inlineStr">
+        <is>
+          <t>Слов’янські мови та літератури (переклад включно), перша - польська</t>
+        </is>
+      </c>
       <c r="E465" s="6" t="n">
-        <v>75140</v>
+        <v>71788</v>
       </c>
       <c r="F465" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Польська мова і література та українська мова</t>
         </is>
       </c>
       <c r="G465" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H465" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I465" s="9"/>
       <c r="J465" s="7" t="inlineStr">
         <is>
-          <t>УД 21019702</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K465" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B466" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C466" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D466" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D466" s="3" t="inlineStr">
+        <is>
+          <t>Східні мови та літератури (переклад включно), перша - китайська</t>
+        </is>
+      </c>
       <c r="E466" s="6" t="n">
-        <v>76063</v>
+        <v>71986</v>
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Переклад (китайська та англійська мови)</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H466" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I466" s="9"/>
       <c r="J466" s="7" t="inlineStr">
         <is>
-          <t>НД 2189543</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K466" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B467" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C467" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D467" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E467" s="6" t="n">
-        <v>84766</v>
+        <v>71785</v>
       </c>
       <c r="F467" s="3" t="inlineStr">
         <is>
-          <t>Персонал-технології в економіці</t>
+          <t>Українська мова і література та українська мова як іноземна</t>
         </is>
       </c>
       <c r="G467" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H467" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I467" s="9"/>
       <c r="J467" s="7" t="inlineStr">
         <is>
-          <t>УД 21019703</t>
+          <t>НД 2189546</t>
         </is>
       </c>
       <c r="K467" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B468" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C468" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Культурологія та музеєзнавство</t>
+        </is>
+      </c>
+      <c r="D468" s="3"/>
       <c r="E468" s="6" t="n">
-        <v>84768</v>
+        <v>75140</v>
       </c>
       <c r="F468" s="3" t="inlineStr">
         <is>
-          <t>Економіка та аналітика даних</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="G468" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H468" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I468" s="9"/>
       <c r="J468" s="7" t="inlineStr">
         <is>
-          <t>УД 21019703</t>
+          <t>УД 21019702</t>
         </is>
       </c>
       <c r="K468" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B469" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C469" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Історія та археологія</t>
+        </is>
+      </c>
+      <c r="D469" s="3"/>
       <c r="E469" s="6" t="n">
-        <v>84769</v>
+        <v>76063</v>
       </c>
       <c r="F469" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G469" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H469" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I469" s="9"/>
       <c r="J469" s="7" t="inlineStr">
         <is>
-          <t>УД 21019703</t>
+          <t>НД 2189543</t>
         </is>
       </c>
       <c r="K469" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B470" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C470" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D470" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E470" s="6" t="n">
-        <v>84770</v>
+        <v>84766</v>
       </c>
       <c r="F470" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Персонал-технології в економіці</t>
         </is>
       </c>
       <c r="G470" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H470" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I470" s="9"/>
       <c r="J470" s="7" t="inlineStr">
         <is>
           <t>УД 21019703</t>
         </is>
       </c>
       <c r="K470" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B471" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C471" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D471" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E471" s="6" t="n">
-        <v>84772</v>
+        <v>84768</v>
       </c>
       <c r="F471" s="3" t="inlineStr">
         <is>
-          <t>Економіка та економічна політика</t>
+          <t>Економіка та аналітика даних</t>
         </is>
       </c>
       <c r="G471" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H471" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I471" s="9"/>
       <c r="J471" s="7" t="inlineStr">
         <is>
           <t>УД 21019703</t>
         </is>
       </c>
       <c r="K471" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B472" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C472" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D472" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E472" s="6" t="n">
-        <v>84773</v>
+        <v>84769</v>
       </c>
       <c r="F472" s="3" t="inlineStr">
         <is>
-          <t>Прикладна економіка</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G472" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H472" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I472" s="9"/>
       <c r="J472" s="7" t="inlineStr">
         <is>
           <t>УД 21019703</t>
         </is>
       </c>
       <c r="K472" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B473" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C473" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D473" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E473" s="6" t="n">
-        <v>84774</v>
+        <v>84770</v>
       </c>
       <c r="F473" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G473" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H473" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I473" s="9"/>
       <c r="J473" s="7" t="inlineStr">
         <is>
           <t>УД 21019703</t>
         </is>
       </c>
       <c r="K473" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B474" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C474" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
-[...2 lines deleted...]
-      <c r="D474" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D474" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E474" s="6" t="n">
-        <v>75143</v>
+        <v>84772</v>
       </c>
       <c r="F474" s="3" t="inlineStr">
         <is>
-          <t>Глобальні студії та світова політика</t>
+          <t>Економіка та економічна політика</t>
         </is>
       </c>
       <c r="G474" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H474" s="7" t="inlineStr">
         <is>
-          <t>- 15364</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I474" s="9"/>
       <c r="J474" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K474" s="9"/>
+          <t>УД 21019703</t>
+        </is>
+      </c>
+      <c r="K474" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B475" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C475" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
-[...2 lines deleted...]
-      <c r="D475" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D475" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E475" s="6" t="n">
-        <v>71816</v>
+        <v>84773</v>
       </c>
       <c r="F475" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Прикладна економіка</t>
         </is>
       </c>
       <c r="G475" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H475" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I475" s="9"/>
       <c r="J475" s="7" t="inlineStr">
         <is>
-          <t>УД 21007696</t>
+          <t>УД 21019703</t>
         </is>
       </c>
       <c r="K475" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B476" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C476" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
-[...2 lines deleted...]
-      <c r="D476" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D476" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E476" s="6" t="n">
-        <v>79456</v>
+        <v>89165</v>
       </c>
       <c r="F476" s="3" t="inlineStr">
         <is>
-          <t>Дипломатія та врегулювання конфліктів</t>
+          <t>Економіка (Economics)</t>
         </is>
       </c>
       <c r="G476" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H476" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I476" s="9"/>
       <c r="J476" s="7" t="inlineStr">
         <is>
-          <t>УД 21007696</t>
+          <t>УД 21019703</t>
         </is>
       </c>
       <c r="K476" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B477" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C477" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D477" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D477" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E477" s="6" t="n">
-        <v>76364</v>
+        <v>84774</v>
       </c>
       <c r="F477" s="3" t="inlineStr">
         <is>
-          <t>Практична психологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G477" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H477" s="7" t="inlineStr">
         <is>
-          <t>АД 21007982</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I477" s="9"/>
       <c r="J477" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
+          <t>УД 21019703</t>
         </is>
       </c>
       <c r="K477" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B478" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C478" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D478" s="3"/>
       <c r="E478" s="6" t="n">
-        <v>76365</v>
+        <v>75143</v>
       </c>
       <c r="F478" s="3" t="inlineStr">
         <is>
-          <t>Психотерапія</t>
+          <t>Глобальні студії та світова політика</t>
         </is>
       </c>
       <c r="G478" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H478" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I478" s="9"/>
+          <t>- 15364</t>
+        </is>
+      </c>
+      <c r="I478" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J478" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K478" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B479" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C479" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D479" s="3"/>
       <c r="E479" s="6" t="n">
-        <v>76469</v>
+        <v>71816</v>
       </c>
       <c r="F479" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G479" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H479" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I479" s="9"/>
       <c r="J479" s="7" t="inlineStr">
         <is>
-          <t>НД 2189549</t>
+          <t>УД 21007696</t>
         </is>
       </c>
       <c r="K479" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B480" s="7" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C480" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D480" s="3"/>
       <c r="E480" s="6" t="n">
-        <v>71611</v>
+        <v>79456</v>
       </c>
       <c r="F480" s="3" t="inlineStr">
         <is>
-          <t>Соціальні технології</t>
+          <t>Дипломатія та врегулювання конфліктів</t>
         </is>
       </c>
       <c r="G480" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H480" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I480" s="9"/>
       <c r="J480" s="7" t="inlineStr">
         <is>
-          <t>НД 2189550</t>
+          <t>УД 21007696</t>
         </is>
       </c>
       <c r="K480" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B481" s="7" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C481" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D481" s="3"/>
       <c r="E481" s="6" t="n">
-        <v>71612</v>
+        <v>76364</v>
       </c>
       <c r="F481" s="3" t="inlineStr">
         <is>
-          <t>Цифровий соціум</t>
+          <t>Практична психологія</t>
         </is>
       </c>
       <c r="G481" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H481" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I481" s="9"/>
+          <t>АД 21007982</t>
+        </is>
+      </c>
+      <c r="I481" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J481" s="7" t="inlineStr">
         <is>
-          <t>НД 2189550</t>
+          <t>НД 2189549</t>
         </is>
       </c>
       <c r="K481" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B482" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C482" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D482" s="3"/>
       <c r="E482" s="6" t="n">
-        <v>76218</v>
+        <v>76365</v>
       </c>
       <c r="F482" s="3" t="inlineStr">
         <is>
-          <t>Економічна, соціальна географія та регіональний розвиток</t>
+          <t>Психотерапія</t>
         </is>
       </c>
       <c r="G482" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H482" s="7" t="inlineStr">
         <is>
-          <t>- 15369</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I482" s="9"/>
       <c r="J482" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K482" s="9"/>
+          <t>НД 2189549</t>
+        </is>
+      </c>
+      <c r="K482" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B483" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C483" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D483" s="3"/>
       <c r="E483" s="6" t="n">
-        <v>76921</v>
+        <v>76469</v>
       </c>
       <c r="F483" s="3" t="inlineStr">
         <is>
-          <t>Рекреаційна географія та геобрендинг територій</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G483" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H483" s="7" t="inlineStr">
         <is>
-          <t>УД 21007693</t>
-[...2 lines deleted...]
-      <c r="I483" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I483" s="9"/>
+      <c r="J483" s="7" t="inlineStr">
+        <is>
+          <t>НД 2189549</t>
+        </is>
+      </c>
+      <c r="K483" s="9" t="n">
         <v>46752</v>
       </c>
-      <c r="J483" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K483" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B484" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C484" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D484" s="3"/>
       <c r="E484" s="6" t="n">
-        <v>86790</v>
+        <v>71611</v>
       </c>
       <c r="F484" s="3" t="inlineStr">
         <is>
-          <t>Урбаністика, геопланування та сталий розвиток міст</t>
+          <t>Соціальні технології</t>
         </is>
       </c>
       <c r="G484" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H484" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I484" s="9"/>
       <c r="J484" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K484" s="9"/>
+          <t>НД 2189550</t>
+        </is>
+      </c>
+      <c r="K484" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B485" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C485" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D485" s="3"/>
       <c r="E485" s="6" t="n">
-        <v>71794</v>
+        <v>71612</v>
       </c>
       <c r="F485" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Цифровий соціум</t>
         </is>
       </c>
       <c r="G485" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H485" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I485" s="9"/>
       <c r="J485" s="7" t="inlineStr">
         <is>
-          <t>УД 21019704</t>
+          <t>НД 2189550</t>
         </is>
       </c>
       <c r="K485" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B486" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C486" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D486" s="3"/>
       <c r="E486" s="6" t="n">
-        <v>76914</v>
+        <v>76218</v>
       </c>
       <c r="F486" s="3" t="inlineStr">
         <is>
-          <t>Медіакомунікації</t>
+          <t>Економічна, соціальна географія та регіональний розвиток</t>
         </is>
       </c>
       <c r="G486" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H486" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I486" s="9"/>
+          <t>- 15369</t>
+        </is>
+      </c>
+      <c r="I486" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J486" s="7" t="inlineStr">
         <is>
-          <t>УД 21019704</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K486" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B487" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C487" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D487" s="3"/>
       <c r="E487" s="6" t="n">
-        <v>71077</v>
+        <v>76921</v>
       </c>
       <c r="F487" s="3" t="inlineStr">
         <is>
-          <t>Облік, аудит та аналітика бізнесу</t>
+          <t>Рекреаційна географія та геобрендинг територій</t>
         </is>
       </c>
       <c r="G487" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H487" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I487" s="9"/>
+          <t>УД 21007693</t>
+        </is>
+      </c>
+      <c r="I487" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J487" s="7" t="inlineStr">
         <is>
-          <t>УД 21019705</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K487" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B488" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C488" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D488" s="3"/>
       <c r="E488" s="6" t="n">
-        <v>71079</v>
+        <v>86790</v>
       </c>
       <c r="F488" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Урбаністика, геопланування та сталий розвиток міст</t>
         </is>
       </c>
       <c r="G488" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H488" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I488" s="9"/>
       <c r="J488" s="7" t="inlineStr">
         <is>
-          <t>УД 21019705</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K488" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B489" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C489" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D489" s="3"/>
       <c r="E489" s="6" t="n">
-        <v>71557</v>
+        <v>71794</v>
       </c>
       <c r="F489" s="3" t="inlineStr">
         <is>
-          <t>Фінансові технології та банківський бізнес</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G489" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H489" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I489" s="9"/>
       <c r="J489" s="7" t="inlineStr">
         <is>
-          <t>УД 21019706</t>
+          <t>УД 21019704</t>
         </is>
       </c>
       <c r="K489" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B490" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C490" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D490" s="3"/>
       <c r="E490" s="6" t="n">
-        <v>72336</v>
+        <v>76914</v>
       </c>
       <c r="F490" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Медіакомунікації</t>
         </is>
       </c>
       <c r="G490" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H490" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I490" s="9"/>
       <c r="J490" s="7" t="inlineStr">
         <is>
-          <t>УД 21019706</t>
+          <t>УД 21019704</t>
         </is>
       </c>
       <c r="K490" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B491" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C491" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D491" s="3"/>
       <c r="E491" s="6" t="n">
-        <v>71082</v>
+        <v>71077</v>
       </c>
       <c r="F491" s="3" t="inlineStr">
         <is>
-          <t>Адміністративний менеджмент</t>
+          <t>Облік, аудит та аналітика бізнесу</t>
         </is>
       </c>
       <c r="G491" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H491" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I491" s="9"/>
       <c r="J491" s="7" t="inlineStr">
         <is>
-          <t>УД 21019707</t>
+          <t>УД 21019705</t>
         </is>
       </c>
       <c r="K491" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B492" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C492" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D492" s="3"/>
       <c r="E492" s="6" t="n">
-        <v>71085</v>
+        <v>71079</v>
       </c>
       <c r="F492" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G492" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H492" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I492" s="9"/>
       <c r="J492" s="7" t="inlineStr">
         <is>
-          <t>УД 21019707</t>
+          <t>УД 21019705</t>
         </is>
       </c>
       <c r="K492" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B493" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C493" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D493" s="3"/>
       <c r="E493" s="6" t="n">
-        <v>71088</v>
+        <v>71557</v>
       </c>
       <c r="F493" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінансові технології та банківський бізнес</t>
         </is>
       </c>
       <c r="G493" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H493" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I493" s="9"/>
       <c r="J493" s="7" t="inlineStr">
         <is>
-          <t>УД 21019707</t>
+          <t>УД 21019706</t>
         </is>
       </c>
       <c r="K493" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B494" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C494" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D494" s="3"/>
       <c r="E494" s="6" t="n">
-        <v>71090</v>
+        <v>72336</v>
       </c>
       <c r="F494" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування (освітньо-професійна програма)</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G494" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H494" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I494" s="9"/>
       <c r="J494" s="7" t="inlineStr">
         <is>
-          <t>УД 21019707</t>
+          <t>УД 21019706</t>
         </is>
       </c>
       <c r="K494" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B495" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C495" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D495" s="3"/>
       <c r="E495" s="6" t="n">
-        <v>71092</v>
+        <v>71082</v>
       </c>
       <c r="F495" s="3" t="inlineStr">
         <is>
-          <t>Управлiння закладом освіти</t>
+          <t>Адміністративний менеджмент</t>
         </is>
       </c>
       <c r="G495" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H495" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I495" s="9"/>
       <c r="J495" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K495" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B496" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C496" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D496" s="3"/>
       <c r="E496" s="6" t="n">
-        <v>71559</v>
+        <v>71085</v>
       </c>
       <c r="F496" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій та бізнес-комунікації</t>
+          <t>Бізнес-менеджмент</t>
         </is>
       </c>
       <c r="G496" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H496" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I496" s="9"/>
       <c r="J496" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K496" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B497" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C497" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D497" s="3"/>
       <c r="E497" s="6" t="n">
-        <v>72339</v>
+        <v>71088</v>
       </c>
       <c r="F497" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент організацій</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G497" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H497" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I497" s="9"/>
       <c r="J497" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K497" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B498" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C498" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D498" s="3"/>
       <c r="E498" s="6" t="n">
-        <v>72340</v>
+        <v>71090</v>
       </c>
       <c r="F498" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент зовнішньоекономічної діяльності</t>
+          <t>Бізнес-адміністрування (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G498" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H498" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I498" s="9"/>
       <c r="J498" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K498" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B499" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C499" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D499" s="3"/>
       <c r="E499" s="6" t="n">
-        <v>72341</v>
+        <v>71092</v>
       </c>
       <c r="F499" s="3" t="inlineStr">
         <is>
-          <t>Інноваційне підприємництво та менеджмент</t>
+          <t>Управлiння закладом освіти</t>
         </is>
       </c>
       <c r="G499" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H499" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I499" s="9"/>
       <c r="J499" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K499" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B500" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C500" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D500" s="3"/>
       <c r="E500" s="6" t="n">
-        <v>76915</v>
+        <v>71559</v>
       </c>
       <c r="F500" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент корпоративних організацій</t>
+          <t>Менеджмент організацій та бізнес-комунікації</t>
         </is>
       </c>
       <c r="G500" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H500" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I500" s="9"/>
       <c r="J500" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K500" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B501" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C501" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D501" s="3"/>
       <c r="E501" s="6" t="n">
-        <v>76916</v>
+        <v>72339</v>
       </c>
       <c r="F501" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент підприємницької діяльності</t>
+          <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G501" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H501" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I501" s="9"/>
       <c r="J501" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K501" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B502" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C502" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D502" s="3"/>
       <c r="E502" s="6" t="n">
-        <v>76917</v>
+        <v>72340</v>
       </c>
       <c r="F502" s="3" t="inlineStr">
         <is>
-          <t>Управління лікувально-профілактичними закладами</t>
+          <t>Менеджмент зовнішньоекономічної діяльності</t>
         </is>
       </c>
       <c r="G502" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H502" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I502" s="9"/>
       <c r="J502" s="7" t="inlineStr">
         <is>
           <t>УД 21019707</t>
         </is>
       </c>
       <c r="K502" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B503" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C503" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D503" s="3"/>
       <c r="E503" s="6" t="n">
-        <v>72369</v>
+        <v>72341</v>
       </c>
       <c r="F503" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Інноваційне підприємництво та менеджмент</t>
         </is>
       </c>
       <c r="G503" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H503" s="7" t="inlineStr">
         <is>
-          <t>- 15379</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I503" s="9"/>
       <c r="J503" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K503" s="9"/>
+          <t>УД 21019707</t>
+        </is>
+      </c>
+      <c r="K503" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B504" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C504" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D504" s="3"/>
       <c r="E504" s="6" t="n">
-        <v>72371</v>
+        <v>76915</v>
       </c>
       <c r="F504" s="3" t="inlineStr">
         <is>
-          <t>Публічна політика і управління в умовах гібридних загроз</t>
+          <t>Менеджмент корпоративних організацій</t>
         </is>
       </c>
       <c r="G504" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H504" s="7" t="inlineStr">
         <is>
-          <t>- 15380</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I504" s="9"/>
       <c r="J504" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K504" s="9"/>
+          <t>УД 21019707</t>
+        </is>
+      </c>
+      <c r="K504" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B505" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C505" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D505" s="3"/>
       <c r="E505" s="6" t="n">
-        <v>72372</v>
+        <v>76916</v>
       </c>
       <c r="F505" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління економічною і цифровою модернізацією суспільства</t>
+          <t>Менеджмент підприємницької діяльності</t>
         </is>
       </c>
       <c r="G505" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H505" s="7" t="inlineStr">
         <is>
-          <t>- 15381</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I505" s="9"/>
       <c r="J505" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K505" s="9"/>
+          <t>УД 21019707</t>
+        </is>
+      </c>
+      <c r="K505" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B506" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C506" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D506" s="3"/>
       <c r="E506" s="6" t="n">
-        <v>79593</v>
+        <v>76917</v>
       </c>
       <c r="F506" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління на деокупованих територіях</t>
+          <t>Управління лікувально-профілактичними закладами</t>
         </is>
       </c>
       <c r="G506" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H506" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I506" s="9"/>
       <c r="J506" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K506" s="9"/>
+          <t>УД 21019707</t>
+        </is>
+      </c>
+      <c r="K506" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B507" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C507" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D507" s="3"/>
       <c r="E507" s="6" t="n">
-        <v>72342</v>
+        <v>88987</v>
       </c>
       <c r="F507" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Комплаєнс-менеджмент</t>
         </is>
       </c>
       <c r="G507" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H507" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I507" s="9"/>
       <c r="J507" s="7" t="inlineStr">
         <is>
-          <t>НД 2189557</t>
+          <t>УД 21019707</t>
         </is>
       </c>
       <c r="K507" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B508" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C508" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D508" s="3"/>
       <c r="E508" s="6" t="n">
-        <v>76367</v>
+        <v>72369</v>
       </c>
       <c r="F508" s="3" t="inlineStr">
         <is>
-          <t>Інтернет-маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G508" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H508" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I508" s="9"/>
+          <t>- 15379</t>
+        </is>
+      </c>
+      <c r="I508" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J508" s="7" t="inlineStr">
         <is>
-          <t>НД 2189557</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K508" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B509" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C509" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D509" s="3"/>
       <c r="E509" s="6" t="n">
-        <v>72343</v>
+        <v>72371</v>
       </c>
       <c r="F509" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Публічна політика і управління в умовах гібридних загроз</t>
         </is>
       </c>
       <c r="G509" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H509" s="7" t="inlineStr">
         <is>
-          <t>- 15365</t>
+          <t>- 15380</t>
         </is>
       </c>
       <c r="I509" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J509" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K509" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B510" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C510" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D510" s="3"/>
       <c r="E510" s="6" t="n">
-        <v>72911</v>
+        <v>72372</v>
       </c>
       <c r="F510" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво</t>
+          <t>Публічне управління економічною і цифровою модернізацією суспільства</t>
         </is>
       </c>
       <c r="G510" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H510" s="7" t="inlineStr">
         <is>
-          <t>УД 21016934</t>
+          <t>- 15381</t>
         </is>
       </c>
       <c r="I510" s="9" t="n">
-        <v>46752</v>
+        <v>47665</v>
       </c>
       <c r="J510" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K510" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B511" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C511" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D511" s="3"/>
       <c r="E511" s="6" t="n">
-        <v>76918</v>
+        <v>79593</v>
       </c>
       <c r="F511" s="3" t="inlineStr">
         <is>
-          <t>Торговельний бізнес та експертиза в митній справі</t>
+          <t>Публічне управління на деокупованих територіях</t>
         </is>
       </c>
       <c r="G511" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H511" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I511" s="9"/>
       <c r="J511" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K511" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B512" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C512" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D512" s="3"/>
       <c r="E512" s="6" t="n">
-        <v>71094</v>
+        <v>72342</v>
       </c>
       <c r="F512" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G512" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H512" s="7" t="inlineStr">
         <is>
-          <t>УД 21007691</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I512" s="9"/>
       <c r="J512" s="7" t="inlineStr">
         <is>
-          <t>УД 21007691</t>
+          <t>НД 2189557</t>
         </is>
       </c>
       <c r="K512" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B513" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C513" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D513" s="3"/>
       <c r="E513" s="6" t="n">
-        <v>71108</v>
+        <v>76367</v>
       </c>
       <c r="F513" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Інтернет-маркетинг</t>
         </is>
       </c>
       <c r="G513" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H513" s="7" t="inlineStr">
         <is>
-          <t>УД 21005198</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I513" s="9"/>
       <c r="J513" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K513" s="9"/>
+          <t>НД 2189557</t>
+        </is>
+      </c>
+      <c r="K513" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B514" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C514" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D514" s="3"/>
       <c r="E514" s="6" t="n">
-        <v>71097</v>
+        <v>72343</v>
       </c>
       <c r="F514" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G514" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H514" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I514" s="9"/>
+          <t>- 15365</t>
+        </is>
+      </c>
+      <c r="I514" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J514" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K514" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B515" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C515" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D515" s="3"/>
       <c r="E515" s="6" t="n">
-        <v>71901</v>
+        <v>72911</v>
       </c>
       <c r="F515" s="3" t="inlineStr">
         <is>
-          <t>Біохімія</t>
+          <t>Підприємництво</t>
         </is>
       </c>
       <c r="G515" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H515" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I515" s="9"/>
+          <t>УД 21016934</t>
+        </is>
+      </c>
+      <c r="I515" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J515" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K515" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B516" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C516" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D516" s="3"/>
       <c r="E516" s="6" t="n">
-        <v>71902</v>
+        <v>76918</v>
       </c>
       <c r="F516" s="3" t="inlineStr">
         <is>
-          <t>Генетика</t>
+          <t>Торговельний бізнес та експертиза в митній справі</t>
         </is>
       </c>
       <c r="G516" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H516" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I516" s="9"/>
       <c r="J516" s="7" t="inlineStr">
         <is>
-          <t>УД 21016935</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K516" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B517" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C517" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D517" s="3"/>
       <c r="E517" s="6" t="n">
-        <v>76011</v>
+        <v>71094</v>
       </c>
       <c r="F517" s="3" t="inlineStr">
         <is>
-          <t>Екологія та охорона навколишнього середовища</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G517" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H517" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I517" s="9"/>
+          <t>УД 21007691</t>
+        </is>
+      </c>
+      <c r="I517" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J517" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21007691</t>
         </is>
       </c>
       <c r="K517" s="9" t="n">
-        <v>46752</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B518" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C518" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D518" s="3"/>
       <c r="E518" s="6" t="n">
-        <v>76013</v>
+        <v>71108</v>
       </c>
       <c r="F518" s="3" t="inlineStr">
         <is>
-          <t>Екологічний контроль та аудит</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G518" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H518" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I518" s="9"/>
+          <t>УД 21005198</t>
+        </is>
+      </c>
+      <c r="I518" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J518" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K518" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B519" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C519" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D519" s="3"/>
       <c r="E519" s="6" t="n">
-        <v>76017</v>
+        <v>71097</v>
       </c>
       <c r="F519" s="3" t="inlineStr">
         <is>
-          <t>Заповідна справа</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G519" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H519" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I519" s="9"/>
       <c r="J519" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K519" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B520" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C520" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D520" s="3"/>
       <c r="E520" s="6" t="n">
-        <v>76021</v>
+        <v>71901</v>
       </c>
       <c r="F520" s="3" t="inlineStr">
         <is>
-          <t>Екологічна безпека</t>
+          <t>Біохімія</t>
         </is>
       </c>
       <c r="G520" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H520" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I520" s="9"/>
       <c r="J520" s="7" t="inlineStr">
         <is>
-          <t>НД 2189560</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K520" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B521" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C521" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D521" s="3"/>
       <c r="E521" s="6" t="n">
-        <v>76881</v>
+        <v>71902</v>
       </c>
       <c r="F521" s="3" t="inlineStr">
         <is>
-          <t>Хімія (освітньо-професійна програма)</t>
+          <t>Генетика</t>
         </is>
       </c>
       <c r="G521" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H521" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I521" s="9"/>
       <c r="J521" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>УД 21016935</t>
         </is>
       </c>
       <c r="K521" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B522" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C522" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D522" s="3"/>
       <c r="E522" s="6" t="n">
-        <v>76882</v>
+        <v>76011</v>
       </c>
       <c r="F522" s="3" t="inlineStr">
         <is>
-          <t>Фармацевтична хімія (освітньо-професійна програма)</t>
+          <t>Екологія та охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G522" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H522" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I522" s="9"/>
       <c r="J522" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K522" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B523" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C523" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D523" s="3"/>
       <c r="E523" s="6" t="n">
-        <v>76883</v>
+        <v>76013</v>
       </c>
       <c r="F523" s="3" t="inlineStr">
         <is>
-          <t>Харчова хімія та хімічний аналіз харчової продукції</t>
+          <t>Екологічний контроль та аудит</t>
         </is>
       </c>
       <c r="G523" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H523" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I523" s="9"/>
       <c r="J523" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K523" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B524" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C524" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D524" s="3"/>
       <c r="E524" s="6" t="n">
-        <v>76884</v>
+        <v>76017</v>
       </c>
       <c r="F524" s="3" t="inlineStr">
         <is>
-          <t>Хімія (освітньо-наукова програма)</t>
+          <t>Заповідна справа</t>
         </is>
       </c>
       <c r="G524" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H524" s="7" t="inlineStr">
         <is>
-          <t>- 15366</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I524" s="9"/>
       <c r="J524" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K524" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B525" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C525" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D525" s="3"/>
       <c r="E525" s="6" t="n">
-        <v>76885</v>
+        <v>76021</v>
       </c>
       <c r="F525" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавча криміналістична експертиза (освітньо-наукова програма)</t>
+          <t>Екологічна безпека</t>
         </is>
       </c>
       <c r="G525" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H525" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I525" s="9"/>
       <c r="J525" s="7" t="inlineStr">
         <is>
-          <t>НД 2189561</t>
+          <t>НД 2189560</t>
         </is>
       </c>
       <c r="K525" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B526" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C526" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D526" s="3"/>
       <c r="E526" s="6" t="n">
-        <v>76211</v>
+        <v>76881</v>
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
-          <t>Гідрогеологія</t>
+          <t>Хімія (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H526" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I526" s="9"/>
       <c r="J526" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K526" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B527" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C527" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D527" s="3"/>
       <c r="E527" s="6" t="n">
-        <v>76212</v>
+        <v>76882</v>
       </c>
       <c r="F527" s="3" t="inlineStr">
         <is>
-          <t>Геологія</t>
+          <t>Фармацевтична хімія (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G527" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H527" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I527" s="9"/>
       <c r="J527" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K527" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B528" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C528" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="6" t="n">
-        <v>76213</v>
+        <v>76883</v>
       </c>
       <c r="F528" s="3" t="inlineStr">
         <is>
-          <t>Геологія нафти і газу</t>
+          <t>Харчова хімія та хімічний аналіз харчової продукції</t>
         </is>
       </c>
       <c r="G528" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H528" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I528" s="9"/>
       <c r="J528" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K528" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B529" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="6" t="n">
-        <v>76214</v>
+        <v>76884</v>
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
-          <t>Інженерна геологія</t>
+          <t>Хімія (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H529" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I529" s="9"/>
+          <t>- 15366</t>
+        </is>
+      </c>
+      <c r="I529" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J529" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K529" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B530" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C530" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D530" s="3"/>
       <c r="E530" s="6" t="n">
-        <v>76215</v>
+        <v>76885</v>
       </c>
       <c r="F530" s="3" t="inlineStr">
         <is>
-          <t>Природокористування, ландшафтне планування та відновлення територій</t>
+          <t>Матеріалознавча криміналістична експертиза (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G530" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H530" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I530" s="9"/>
       <c r="J530" s="7" t="inlineStr">
         <is>
-          <t>НД 2189562</t>
+          <t>НД 2189561</t>
         </is>
       </c>
       <c r="K530" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B531" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C531" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D531" s="3"/>
       <c r="E531" s="6" t="n">
-        <v>76216</v>
+        <v>76211</v>
       </c>
       <c r="F531" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Гідрогеологія</t>
         </is>
       </c>
       <c r="G531" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H531" s="7" t="inlineStr">
         <is>
-          <t>УД 21007695</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I531" s="9"/>
       <c r="J531" s="7" t="inlineStr">
         <is>
           <t>НД 2189562</t>
         </is>
       </c>
       <c r="K531" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B532" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C532" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D532" s="3"/>
       <c r="E532" s="6" t="n">
-        <v>76217</v>
+        <v>76212</v>
       </c>
       <c r="F532" s="3" t="inlineStr">
         <is>
-          <t>Картографія, геоінформаційні системи і дистанційне зондування Землі</t>
+          <t>Геологія</t>
         </is>
       </c>
       <c r="G532" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H532" s="7" t="inlineStr">
         <is>
-          <t>УД 21007694</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I532" s="9"/>
       <c r="J532" s="7" t="inlineStr">
         <is>
           <t>НД 2189562</t>
         </is>
       </c>
       <c r="K532" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B533" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C533" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D533" s="3"/>
       <c r="E533" s="6" t="n">
-        <v>75789</v>
+        <v>76213</v>
       </c>
       <c r="F533" s="3" t="inlineStr">
         <is>
-          <t>Фізика (освітньо-професійна програма)</t>
+          <t>Геологія нафти і газу</t>
         </is>
       </c>
       <c r="G533" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H533" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I533" s="9"/>
       <c r="J533" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K533" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B534" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C534" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D534" s="3"/>
       <c r="E534" s="6" t="n">
-        <v>75791</v>
+        <v>76214</v>
       </c>
       <c r="F534" s="3" t="inlineStr">
         <is>
-          <t>Фізика (освітньо-наукова програма)</t>
+          <t>Інженерна геологія</t>
         </is>
       </c>
       <c r="G534" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H534" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I534" s="9"/>
       <c r="J534" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K534" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B535" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C535" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D535" s="3"/>
       <c r="E535" s="6" t="n">
-        <v>75794</v>
+        <v>76215</v>
       </c>
       <c r="F535" s="3" t="inlineStr">
         <is>
-          <t>Астрономія та космічна інформатика (освітньо-професійна програма)</t>
+          <t>Природокористування, ландшафтне планування та відновлення територій</t>
         </is>
       </c>
       <c r="G535" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H535" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I535" s="9"/>
       <c r="J535" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K535" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B536" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C536" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D536" s="3"/>
       <c r="E536" s="6" t="n">
-        <v>75798</v>
+        <v>76216</v>
       </c>
       <c r="F536" s="3" t="inlineStr">
         <is>
-          <t>Астрономія та космічна інформатика (освітньо-наукова програма)</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="G536" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H536" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I536" s="9"/>
+          <t>УД 21007695</t>
+        </is>
+      </c>
+      <c r="I536" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J536" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K536" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B537" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C537" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D537" s="3"/>
       <c r="E537" s="6" t="n">
-        <v>75801</v>
+        <v>76217</v>
       </c>
       <c r="F537" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія в закладах освіти (освітньо-професійна програма)</t>
+          <t>Картографія, геоінформаційні системи і дистанційне зондування Землі</t>
         </is>
       </c>
       <c r="G537" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H537" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I537" s="9"/>
+          <t>УД 21007694</t>
+        </is>
+      </c>
+      <c r="I537" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J537" s="7" t="inlineStr">
         <is>
-          <t>НД 2189563</t>
+          <t>НД 2189562</t>
         </is>
       </c>
       <c r="K537" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B538" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C538" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D538" s="3"/>
       <c r="E538" s="6" t="n">
-        <v>71941</v>
+        <v>75789</v>
       </c>
       <c r="F538" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика енергетичних систем</t>
+          <t>Фізика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G538" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H538" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I538" s="9"/>
       <c r="J538" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K538" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B539" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C539" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D539" s="3"/>
       <c r="E539" s="6" t="n">
-        <v>71942</v>
+        <v>75791</v>
       </c>
       <c r="F539" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика нетрадиційної енергетики</t>
+          <t>Фізика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G539" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H539" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I539" s="9"/>
       <c r="J539" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K539" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B540" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C540" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D540" s="3"/>
       <c r="E540" s="6" t="n">
-        <v>72260</v>
+        <v>75794</v>
       </c>
       <c r="F540" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика</t>
+          <t>Астрономія та космічна інформатика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G540" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H540" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I540" s="9"/>
       <c r="J540" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K540" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B541" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C541" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D541" s="3"/>
       <c r="E541" s="6" t="n">
-        <v>72262</v>
+        <v>75798</v>
       </c>
       <c r="F541" s="3" t="inlineStr">
         <is>
-          <t>Експериментальна ядерна фізика та фізика плазми</t>
+          <t>Астрономія та космічна інформатика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G541" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H541" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I541" s="9"/>
       <c r="J541" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K541" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B542" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C542" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D542" s="3"/>
       <c r="E542" s="6" t="n">
-        <v>72265</v>
+        <v>75801</v>
       </c>
       <c r="F542" s="3" t="inlineStr">
         <is>
-          <t>Медична фізика</t>
+          <t>Фізика та астрономія в закладах освіти (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G542" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H542" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I542" s="9"/>
       <c r="J542" s="7" t="inlineStr">
         <is>
-          <t>НД 2189564</t>
+          <t>НД 2189563</t>
         </is>
       </c>
       <c r="K542" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B543" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C543" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D543" s="3"/>
       <c r="E543" s="6" t="n">
-        <v>75996</v>
+        <v>71941</v>
       </c>
       <c r="F543" s="3" t="inlineStr">
         <is>
-          <t>Біофізика</t>
+          <t>Прикладна фізика енергетичних систем</t>
         </is>
       </c>
       <c r="G543" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H543" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I543" s="9"/>
       <c r="J543" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K543" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B544" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C544" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D544" s="3"/>
       <c r="E544" s="6" t="n">
-        <v>76920</v>
+        <v>71942</v>
       </c>
       <c r="F544" s="3" t="inlineStr">
         <is>
-          <t>Радіофізика та нанотехнології</t>
+          <t>Прикладна фізика нетрадиційної енергетики</t>
         </is>
       </c>
       <c r="G544" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H544" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I544" s="9"/>
       <c r="J544" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K544" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B545" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C545" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D545" s="3"/>
       <c r="E545" s="6" t="n">
-        <v>85422</v>
+        <v>72260</v>
       </c>
       <c r="F545" s="3" t="inlineStr">
         <is>
-          <t>Обчислювальна фізика (освітньо-наукова програма)</t>
+          <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G545" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H545" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I545" s="9"/>
       <c r="J545" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K545" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B546" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C546" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D546" s="3"/>
       <c r="E546" s="6" t="n">
-        <v>86705</v>
+        <v>72262</v>
       </c>
       <c r="F546" s="3" t="inlineStr">
         <is>
-          <t>Радіофізика та нанотехнології (освітньо-наукова програма)</t>
+          <t>Експериментальна ядерна фізика та фізика плазми</t>
         </is>
       </c>
       <c r="G546" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H546" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I546" s="9"/>
       <c r="J546" s="7" t="inlineStr">
         <is>
           <t>НД 2189564</t>
         </is>
       </c>
       <c r="K546" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B547" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C547" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D547" s="3"/>
       <c r="E547" s="6" t="n">
-        <v>71102</v>
+        <v>72265</v>
       </c>
       <c r="F547" s="3" t="inlineStr">
         <is>
-          <t>Фундаментальна математика (Pure Mathematics) (освітньо-наукова програма)</t>
+          <t>Медична фізика</t>
         </is>
       </c>
       <c r="G547" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H547" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I547" s="9"/>
       <c r="J547" s="7" t="inlineStr">
         <is>
-          <t>НД 2189565</t>
+          <t>НД 2189564</t>
         </is>
       </c>
       <c r="K547" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B548" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C548" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D548" s="3"/>
       <c r="E548" s="6" t="n">
-        <v>76134</v>
+        <v>75996</v>
       </c>
       <c r="F548" s="3" t="inlineStr">
         <is>
-          <t>Математика (освітньо-професійна програма)</t>
+          <t>Біофізика</t>
         </is>
       </c>
       <c r="G548" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H548" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I548" s="9"/>
       <c r="J548" s="7" t="inlineStr">
         <is>
-          <t>НД 2189565</t>
+          <t>НД 2189564</t>
         </is>
       </c>
       <c r="K548" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B549" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C549" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D549" s="3"/>
       <c r="E549" s="6" t="n">
-        <v>76138</v>
+        <v>76920</v>
       </c>
       <c r="F549" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика (освітньо-професійна програма)</t>
+          <t>Радіофізика та нанотехнології</t>
         </is>
       </c>
       <c r="G549" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H549" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I549" s="9"/>
       <c r="J549" s="7" t="inlineStr">
         <is>
-          <t>НД 2189566</t>
+          <t>НД 2189564</t>
         </is>
       </c>
       <c r="K549" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B550" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C550" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D550" s="3"/>
       <c r="E550" s="6" t="n">
-        <v>76140</v>
+        <v>85422</v>
       </c>
       <c r="F550" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика (освітньо-наукова програма)</t>
+          <t>Обчислювальна фізика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G550" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H550" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I550" s="9"/>
       <c r="J550" s="7" t="inlineStr">
         <is>
-          <t>НД 2189566</t>
+          <t>НД 2189564</t>
         </is>
       </c>
       <c r="K550" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B551" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C551" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D551" s="3"/>
       <c r="E551" s="6" t="n">
-        <v>86495</v>
+        <v>86705</v>
       </c>
       <c r="F551" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Радіофізика та нанотехнології (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G551" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H551" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I551" s="9"/>
       <c r="J551" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K551" s="9"/>
+          <t>НД 2189564</t>
+        </is>
+      </c>
+      <c r="K551" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B552" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C552" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D552" s="3"/>
       <c r="E552" s="6" t="n">
-        <v>71105</v>
+        <v>71102</v>
       </c>
       <c r="F552" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Фундаментальна математика (Pure Mathematics) (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G552" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H552" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I552" s="9"/>
       <c r="J552" s="7" t="inlineStr">
         <is>
-          <t>УД 21019708</t>
+          <t>НД 2189565</t>
         </is>
       </c>
       <c r="K552" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B553" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C553" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D553" s="3"/>
       <c r="E553" s="6" t="n">
-        <v>71944</v>
+        <v>76134</v>
       </c>
       <c r="F553" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні технології в енергетичних системах</t>
+          <t>Математика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G553" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H553" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I553" s="9"/>
       <c r="J553" s="7" t="inlineStr">
         <is>
-          <t>УД 21019708</t>
+          <t>НД 2189565</t>
         </is>
       </c>
       <c r="K553" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B554" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C554" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D554" s="3"/>
       <c r="E554" s="6" t="n">
-        <v>76142</v>
+        <v>76138</v>
       </c>
       <c r="F554" s="3" t="inlineStr">
         <is>
-          <t>Інформатика (освітньо-професійна програма)</t>
+          <t>Прикладна математика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G554" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H554" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I554" s="9"/>
       <c r="J554" s="7" t="inlineStr">
         <is>
-          <t>УД 21019708</t>
+          <t>НД 2189566</t>
         </is>
       </c>
       <c r="K554" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B555" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C555" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D555" s="3"/>
       <c r="E555" s="6" t="n">
-        <v>76143</v>
+        <v>76140</v>
       </c>
       <c r="F555" s="3" t="inlineStr">
         <is>
-          <t>Інформатика (освітньо-наукова програма)</t>
+          <t>Прикладна математика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G555" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H555" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I555" s="9"/>
       <c r="J555" s="7" t="inlineStr">
         <is>
-          <t>УД 21019708</t>
+          <t>НД 2189566</t>
         </is>
       </c>
       <c r="K555" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B556" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C556" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D556" s="3"/>
       <c r="E556" s="6" t="n">
-        <v>76922</v>
+        <v>86495</v>
       </c>
       <c r="F556" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки та штучний інтелект</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G556" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H556" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I556" s="9"/>
       <c r="J556" s="7" t="inlineStr">
         <is>
-          <t>УД 21019708</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K556" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B557" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C557" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D557" s="3"/>
       <c r="E557" s="6" t="n">
-        <v>82317</v>
+        <v>71105</v>
       </c>
       <c r="F557" s="3" t="inlineStr">
         <is>
-          <t>Квантові технології та квантові обчислення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G557" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H557" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I557" s="9"/>
       <c r="J557" s="7" t="inlineStr">
         <is>
           <t>УД 21019708</t>
         </is>
       </c>
       <c r="K557" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B558" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C558" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D558" s="3"/>
       <c r="E558" s="6" t="n">
-        <v>86778</v>
+        <v>71944</v>
       </c>
       <c r="F558" s="3" t="inlineStr">
         <is>
-          <t>Науки про дані (Data science) (освітньо-наукова програма)</t>
+          <t>Інформаційні технології в енергетичних системах</t>
         </is>
       </c>
       <c r="G558" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H558" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I558" s="9"/>
       <c r="J558" s="7" t="inlineStr">
         <is>
           <t>УД 21019708</t>
         </is>
       </c>
       <c r="K558" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B559" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C559" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D559" s="3"/>
       <c r="E559" s="6" t="n">
-        <v>76923</v>
+        <v>76142</v>
       </c>
       <c r="F559" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інформатика (освітньо-професійна програма)</t>
         </is>
       </c>
       <c r="G559" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H559" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I559" s="9"/>
       <c r="J559" s="7" t="inlineStr">
         <is>
-          <t>УД 21016937</t>
+          <t>УД 21019708</t>
         </is>
       </c>
       <c r="K559" s="9" t="n">
-        <v>46752</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B560" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C560" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D560" s="3"/>
       <c r="E560" s="6" t="n">
-        <v>71104</v>
+        <v>76143</v>
       </c>
       <c r="F560" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інформатика (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G560" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H560" s="7" t="inlineStr">
         <is>
-          <t>- 15370</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I560" s="9"/>
       <c r="J560" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K560" s="9"/>
+          <t>УД 21019708</t>
+        </is>
+      </c>
+      <c r="K560" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B561" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C561" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D561" s="3"/>
       <c r="E561" s="6" t="n">
-        <v>81511</v>
+        <v>76922</v>
       </c>
       <c r="F561" s="3" t="inlineStr">
         <is>
-          <t>Підйомно-транспортні машини та обладнання</t>
+          <t>Комп’ютерні науки та штучний інтелект</t>
         </is>
       </c>
       <c r="G561" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H561" s="7" t="inlineStr">
         <is>
-          <t>АД 21008052</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I561" s="9"/>
       <c r="J561" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K561" s="9"/>
+          <t>УД 21019708</t>
+        </is>
+      </c>
+      <c r="K561" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B562" s="7" t="inlineStr">
         <is>
-          <t>G13</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C562" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D562" s="3"/>
       <c r="E562" s="6" t="n">
-        <v>76926</v>
+        <v>82317</v>
       </c>
       <c r="F562" s="3" t="inlineStr">
         <is>
-          <t>Інноваційні харчові технології</t>
+          <t>Квантові технології та квантові обчислення</t>
         </is>
       </c>
       <c r="G562" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H562" s="7" t="inlineStr">
         <is>
-          <t>- 19593</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I562" s="9"/>
       <c r="J562" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K562" s="9"/>
+          <t>УД 21019708</t>
+        </is>
+      </c>
+      <c r="K562" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B563" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C563" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D563" s="3"/>
       <c r="E563" s="6" t="n">
-        <v>76370</v>
+        <v>86778</v>
       </c>
       <c r="F563" s="3" t="inlineStr">
         <is>
-          <t>Електричні станції, мережі та системи</t>
+          <t>Науки про дані (Data science) (освітньо-наукова програма)</t>
         </is>
       </c>
       <c r="G563" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H563" s="7" t="inlineStr">
         <is>
-          <t>- 19598</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I563" s="9"/>
       <c r="J563" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K563" s="9"/>
+          <t>УД 21019708</t>
+        </is>
+      </c>
+      <c r="K563" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B564" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C564" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D564" s="3"/>
       <c r="E564" s="6" t="n">
-        <v>76924</v>
+        <v>76923</v>
       </c>
       <c r="F564" s="3" t="inlineStr">
         <is>
-          <t>Системи комплексного енергозабезпечення</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G564" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H564" s="7" t="inlineStr">
         <is>
-          <t>- 19599</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I564" s="9"/>
       <c r="J564" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K564" s="9"/>
+          <t>УД 21016937</t>
+        </is>
+      </c>
+      <c r="K564" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B565" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C565" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D565" s="3"/>
       <c r="E565" s="6" t="n">
-        <v>75997</v>
+        <v>71104</v>
       </c>
       <c r="F565" s="3" t="inlineStr">
         <is>
-          <t>Фізична та біомедична електроніка</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G565" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H565" s="7" t="inlineStr">
         <is>
-          <t>- 15375</t>
+          <t>- 15370</t>
         </is>
       </c>
       <c r="I565" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J565" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K565" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B566" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C566" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D566" s="3"/>
       <c r="E566" s="6" t="n">
-        <v>76374</v>
+        <v>89095</v>
       </c>
       <c r="F566" s="3" t="inlineStr">
         <is>
-          <t>Якість, стандартизація та сертифікація</t>
+          <t>Кіберфізичні системи та робототехніка</t>
         </is>
       </c>
       <c r="G566" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H566" s="7" t="inlineStr">
         <is>
-          <t>- 19595</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I566" s="9"/>
       <c r="J566" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K566" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B567" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C567" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
-[...2 lines deleted...]
-      <c r="D567" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D567" s="3" t="inlineStr">
+        <is>
+          <t>Транспортні засоби</t>
+        </is>
+      </c>
       <c r="E567" s="6" t="n">
-        <v>72383</v>
+        <v>81511</v>
       </c>
       <c r="F567" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютеризовані системи управління та автоматика</t>
+          <t>Підйомно-транспортні машини та обладнання</t>
         </is>
       </c>
       <c r="G567" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H567" s="7" t="inlineStr">
         <is>
-          <t>- 15372</t>
+          <t>АД 21008052</t>
         </is>
       </c>
       <c r="I567" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J567" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K567" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B568" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G13</t>
         </is>
       </c>
       <c r="C568" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D568" s="3"/>
       <c r="E568" s="6" t="n">
-        <v>76861</v>
+        <v>76926</v>
       </c>
       <c r="F568" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Інноваційні харчові технології</t>
         </is>
       </c>
       <c r="G568" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H568" s="7" t="inlineStr">
         <is>
-          <t>- 19594</t>
+          <t>- 19593</t>
         </is>
       </c>
       <c r="I568" s="9" t="n">
-        <v>46358</v>
+        <v>46344</v>
       </c>
       <c r="J568" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K568" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B569" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C569" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D569" s="3"/>
       <c r="E569" s="6" t="n">
-        <v>82477</v>
+        <v>76370</v>
       </c>
       <c r="F569" s="3" t="inlineStr">
         <is>
-          <t>Агрономія та цифровізація агросфери</t>
+          <t>Електричні станції, мережі та системи</t>
         </is>
       </c>
       <c r="G569" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H569" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I569" s="9"/>
+          <t>- 19598</t>
+        </is>
+      </c>
+      <c r="I569" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J569" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K569" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B570" s="7" t="inlineStr">
         <is>
-          <t>I1</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C570" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D570" s="3"/>
       <c r="E570" s="6" t="n">
-        <v>73291</v>
+        <v>76924</v>
       </c>
       <c r="F570" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Системи комплексного енергозабезпечення</t>
         </is>
       </c>
       <c r="G570" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H570" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I570" s="9"/>
+          <t>- 19599</t>
+        </is>
+      </c>
+      <c r="I570" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J570" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K570" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B571" s="7" t="inlineStr">
         <is>
-          <t>I2</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C571" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D571" s="3"/>
       <c r="E571" s="6" t="n">
-        <v>71107</v>
+        <v>75997</v>
       </c>
       <c r="F571" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Фізична та біомедична електроніка</t>
         </is>
       </c>
       <c r="G571" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H571" s="7" t="inlineStr">
         <is>
-          <t>- 15376</t>
+          <t>- 15375</t>
         </is>
       </c>
       <c r="I571" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J571" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K571" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B572" s="7" t="inlineStr">
         <is>
-          <t>I4</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C572" s="3" t="inlineStr">
         <is>
-          <t>Медична психологія</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D572" s="3"/>
       <c r="E572" s="6" t="n">
-        <v>73295</v>
+        <v>76374</v>
       </c>
       <c r="F572" s="3" t="inlineStr">
         <is>
-          <t>Медична психологія</t>
+          <t>Якість, стандартизація та сертифікація</t>
         </is>
       </c>
       <c r="G572" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H572" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I572" s="9"/>
+          <t>- 19595</t>
+        </is>
+      </c>
+      <c r="I572" s="9" t="n">
+        <v>46358</v>
+      </c>
       <c r="J572" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K572" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B573" s="7" t="inlineStr">
         <is>
-          <t>I6</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C573" s="3" t="inlineStr">
         <is>
-          <t>Технології медичної діагностики та лікування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+        </is>
+      </c>
+      <c r="D573" s="3"/>
       <c r="E573" s="6" t="n">
-        <v>70133</v>
+        <v>72383</v>
       </c>
       <c r="F573" s="3" t="inlineStr">
         <is>
-          <t>Лабораторна діагностика</t>
+          <t>Комп’ютеризовані системи управління та автоматика</t>
         </is>
       </c>
       <c r="G573" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H573" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I573" s="9"/>
+          <t>- 15372</t>
+        </is>
+      </c>
+      <c r="I573" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J573" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K573" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B574" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C574" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D574" s="3"/>
       <c r="E574" s="6" t="n">
-        <v>71821</v>
+        <v>76861</v>
       </c>
       <c r="F574" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G574" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H574" s="7" t="inlineStr">
         <is>
-          <t>- 19589</t>
+          <t>- 19594</t>
         </is>
       </c>
       <c r="I574" s="9" t="n">
-        <v>48030</v>
+        <v>46358</v>
       </c>
       <c r="J574" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K574" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B575" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C575" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D575" s="3"/>
       <c r="E575" s="6" t="n">
-        <v>71822</v>
+        <v>82477</v>
       </c>
       <c r="F575" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туризм та рекреація</t>
+          <t>Агрономія та цифровізація агросфери</t>
         </is>
       </c>
       <c r="G575" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H575" s="7" t="inlineStr">
         <is>
-          <t>- 18664</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I575" s="9"/>
       <c r="J575" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K575" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B576" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I1</t>
         </is>
       </c>
       <c r="C576" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="D576" s="3"/>
       <c r="E576" s="6" t="n">
-        <v>62193</v>
+        <v>73291</v>
       </c>
       <c r="F576" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Стоматологія</t>
         </is>
       </c>
       <c r="G576" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H576" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I576" s="9"/>
       <c r="J576" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K576" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B577" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>I2</t>
         </is>
       </c>
       <c r="C577" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D577" s="3"/>
       <c r="E577" s="6" t="n">
-        <v>64788</v>
+        <v>71107</v>
       </c>
       <c r="F577" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (за спеціалізаціями)</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="G577" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H577" s="7" t="inlineStr">
         <is>
-          <t>- 9209</t>
+          <t>- 15376</t>
         </is>
       </c>
       <c r="I577" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J577" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K577" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B578" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>I4</t>
         </is>
       </c>
       <c r="C578" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Медична психологія</t>
+        </is>
+      </c>
+      <c r="D578" s="3"/>
       <c r="E578" s="6" t="n">
-        <v>64677</v>
+        <v>73295</v>
       </c>
       <c r="F578" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології)</t>
+          <t>Медична психологія</t>
         </is>
       </c>
       <c r="G578" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H578" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I578" s="9"/>
       <c r="J578" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K578" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B579" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>I6</t>
         </is>
       </c>
       <c r="C579" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D579" s="3"/>
+          <t>Технології медичної діагностики та лікування</t>
+        </is>
+      </c>
+      <c r="D579" s="3" t="inlineStr">
+        <is>
+          <t>Лабораторна діагностика</t>
+        </is>
+      </c>
       <c r="E579" s="6" t="n">
-        <v>36711</v>
+        <v>70133</v>
       </c>
       <c r="F579" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Лабораторна діагностика</t>
         </is>
       </c>
       <c r="G579" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H579" s="7" t="inlineStr">
         <is>
-          <t>- 674</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I579" s="9"/>
       <c r="J579" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K579" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B580" s="7" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C580" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D580" s="3"/>
       <c r="E580" s="6" t="n">
-        <v>36712</v>
+        <v>71821</v>
       </c>
       <c r="F580" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G580" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H580" s="7" t="inlineStr">
         <is>
-          <t>- 1088</t>
+          <t>- 19589</t>
         </is>
       </c>
       <c r="I580" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J580" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K580" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B581" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C581" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D581" s="3"/>
       <c r="E581" s="6" t="n">
-        <v>36713</v>
+        <v>71822</v>
       </c>
       <c r="F581" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Міжнародний туризм та рекреація</t>
         </is>
       </c>
       <c r="G581" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H581" s="7" t="inlineStr">
         <is>
-          <t>- 673</t>
+          <t>- 18664</t>
         </is>
       </c>
       <c r="I581" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J581" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K581" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B582" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C582" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D582" s="3"/>
       <c r="E582" s="6" t="n">
-        <v>52926</v>
+        <v>62193</v>
       </c>
       <c r="F582" s="3" t="inlineStr">
         <is>
-          <t>Філологія (українська мова та література, слов’янські мови та літератури, світова література)</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G582" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H582" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I582" s="9"/>
+          <t>- 20679</t>
+        </is>
+      </c>
+      <c r="I582" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J582" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K582" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B583" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C583" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D583" s="3"/>
       <c r="E583" s="6" t="n">
-        <v>52957</v>
+        <v>64788</v>
       </c>
       <c r="F583" s="3" t="inlineStr">
         <is>
-          <t>Філологія (германські мови, література зарубіжних країн та перекладознавство)</t>
+          <t>Професійна освіта (за спеціалізаціями)</t>
         </is>
       </c>
       <c r="G583" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H583" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I583" s="9"/>
+          <t>- 9209</t>
+        </is>
+      </c>
+      <c r="I583" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J583" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K583" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B584" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C584" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D584" s="3"/>
+          <t>Професійна освіта</t>
+        </is>
+      </c>
+      <c r="D584" s="3" t="inlineStr">
+        <is>
+          <t>Цифрові технології</t>
+        </is>
+      </c>
       <c r="E584" s="6" t="n">
-        <v>36714</v>
+        <v>64677</v>
       </c>
       <c r="F584" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G584" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H584" s="7" t="inlineStr">
         <is>
-          <t>- 1087</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I584" s="9"/>
       <c r="J584" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K584" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B585" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C585" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D585" s="3"/>
       <c r="E585" s="6" t="n">
-        <v>36715</v>
+        <v>36711</v>
       </c>
       <c r="F585" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G585" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H585" s="7" t="inlineStr">
         <is>
-          <t>- 2377</t>
+          <t>- 674</t>
         </is>
       </c>
       <c r="I585" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J585" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K585" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B586" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C586" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D586" s="3"/>
       <c r="E586" s="6" t="n">
-        <v>36716</v>
+        <v>36712</v>
       </c>
       <c r="F586" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G586" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H586" s="7" t="inlineStr">
         <is>
-          <t>- 590</t>
+          <t>- 1088</t>
         </is>
       </c>
       <c r="I586" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J586" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K586" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B587" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C587" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D587" s="3"/>
       <c r="E587" s="6" t="n">
-        <v>36717</v>
+        <v>36713</v>
       </c>
       <c r="F587" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="G587" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H587" s="7" t="inlineStr">
         <is>
-          <t>- 1222</t>
+          <t>- 673</t>
         </is>
       </c>
       <c r="I587" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J587" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K587" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B588" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C588" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D588" s="3"/>
       <c r="E588" s="6" t="n">
-        <v>36718</v>
+        <v>52926</v>
       </c>
       <c r="F588" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Філологія (українська мова та література, слов’янські мови та літератури, світова література)</t>
         </is>
       </c>
       <c r="G588" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H588" s="7" t="inlineStr">
         <is>
-          <t>- 3042</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I588" s="9"/>
       <c r="J588" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K588" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B589" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C589" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D589" s="3"/>
       <c r="E589" s="6" t="n">
-        <v>50246</v>
+        <v>52957</v>
       </c>
       <c r="F589" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Філологія (германські мови, література зарубіжних країн та перекладознавство)</t>
         </is>
       </c>
       <c r="G589" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H589" s="7" t="inlineStr">
         <is>
-          <t>- 19989</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I589" s="9"/>
       <c r="J589" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K589" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B590" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C590" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D590" s="3"/>
       <c r="E590" s="6" t="n">
-        <v>58211</v>
+        <v>36714</v>
       </c>
       <c r="F590" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G590" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H590" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I590" s="9"/>
+          <t>- 1087</t>
+        </is>
+      </c>
+      <c r="I590" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J590" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K590" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B591" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C591" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D591" s="3"/>
       <c r="E591" s="6" t="n">
-        <v>63255</v>
+        <v>36715</v>
       </c>
       <c r="F591" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G591" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H591" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I591" s="9"/>
+          <t>- 2377</t>
+        </is>
+      </c>
+      <c r="I591" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J591" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K591" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B592" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C592" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D592" s="3"/>
       <c r="E592" s="6" t="n">
-        <v>46292</v>
+        <v>36716</v>
       </c>
       <c r="F592" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент і адміністрування</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G592" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H592" s="7" t="inlineStr">
         <is>
-          <t>- 604</t>
+          <t>- 590</t>
         </is>
       </c>
       <c r="I592" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J592" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K592" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B593" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C593" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D593" s="3"/>
       <c r="E593" s="6" t="n">
-        <v>64967</v>
+        <v>36717</v>
       </c>
       <c r="F593" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G593" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H593" s="7" t="inlineStr">
         <is>
-          <t>- 12804</t>
+          <t>- 1222</t>
         </is>
       </c>
       <c r="I593" s="9" t="n">
-        <v>46170</v>
+        <v>46752</v>
       </c>
       <c r="J593" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K593" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B594" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C594" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D594" s="3"/>
       <c r="E594" s="6" t="n">
-        <v>64296</v>
+        <v>36718</v>
       </c>
       <c r="F594" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G594" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H594" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I594" s="9"/>
+          <t>- 3042</t>
+        </is>
+      </c>
+      <c r="I594" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J594" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K594" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B595" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C595" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D595" s="3"/>
       <c r="E595" s="6" t="n">
-        <v>64789</v>
+        <v>50246</v>
       </c>
       <c r="F595" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G595" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H595" s="7" t="inlineStr">
         <is>
-          <t>- 13905</t>
+          <t>- 19989</t>
         </is>
       </c>
       <c r="I595" s="9" t="n">
-        <v>46183</v>
+        <v>46435</v>
       </c>
       <c r="J595" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K595" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B596" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C596" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D596" s="3"/>
       <c r="E596" s="6" t="n">
-        <v>36720</v>
+        <v>58211</v>
       </c>
       <c r="F596" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G596" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H596" s="7" t="inlineStr">
         <is>
-          <t>- 758</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I596" s="9"/>
       <c r="J596" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K596" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B597" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C597" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D597" s="3"/>
       <c r="E597" s="6" t="n">
-        <v>36721</v>
+        <v>63255</v>
       </c>
       <c r="F597" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G597" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H597" s="7" t="inlineStr">
         <is>
-          <t>- 5374</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I597" s="9"/>
       <c r="J597" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K597" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B598" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C598" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D598" s="3"/>
       <c r="E598" s="6" t="n">
-        <v>58213</v>
+        <v>46292</v>
       </c>
       <c r="F598" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Менеджмент і адміністрування</t>
         </is>
       </c>
       <c r="G598" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H598" s="7" t="inlineStr">
         <is>
-          <t>- 5374</t>
+          <t>- 604</t>
         </is>
       </c>
       <c r="I598" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J598" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K598" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B599" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C599" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D599" s="3"/>
       <c r="E599" s="6" t="n">
-        <v>55365</v>
+        <v>64967</v>
       </c>
       <c r="F599" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G599" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H599" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I599" s="9"/>
+          <t>- 12804</t>
+        </is>
+      </c>
+      <c r="I599" s="9" t="n">
+        <v>46170</v>
+      </c>
       <c r="J599" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K599" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B600" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C600" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D600" s="3"/>
       <c r="E600" s="6" t="n">
-        <v>36722</v>
+        <v>64296</v>
       </c>
       <c r="F600" s="3" t="inlineStr">
         <is>
-          <t>Сучасні напрямки розвитку фундаментальної хімії та їх прикладна перспектива</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G600" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H600" s="7" t="inlineStr">
         <is>
-          <t>- 1221</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I600" s="9"/>
       <c r="J600" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K600" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B601" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C601" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D601" s="3"/>
       <c r="E601" s="6" t="n">
-        <v>47695</v>
+        <v>64789</v>
       </c>
       <c r="F601" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G601" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H601" s="7" t="inlineStr">
         <is>
-          <t>- 2070</t>
+          <t>- 13905</t>
         </is>
       </c>
       <c r="I601" s="9" t="n">
-        <v>46569</v>
+        <v>46183</v>
       </c>
       <c r="J601" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K601" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B602" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C602" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D602" s="3"/>
       <c r="E602" s="6" t="n">
-        <v>36723</v>
+        <v>36720</v>
       </c>
       <c r="F602" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G602" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H602" s="7" t="inlineStr">
         <is>
-          <t>- 1250</t>
+          <t>- 758</t>
         </is>
       </c>
       <c r="I602" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J602" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K602" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B603" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C603" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D603" s="3"/>
       <c r="E603" s="6" t="n">
-        <v>36724</v>
+        <v>36721</v>
       </c>
       <c r="F603" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G603" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H603" s="7" t="inlineStr">
         <is>
-          <t>- 612</t>
+          <t>- 5374</t>
         </is>
       </c>
       <c r="I603" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J603" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K603" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B604" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C604" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D604" s="3"/>
       <c r="E604" s="6" t="n">
-        <v>55362</v>
+        <v>58213</v>
       </c>
       <c r="F604" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G604" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H604" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I604" s="9"/>
+          <t>- 5374</t>
+        </is>
+      </c>
+      <c r="I604" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J604" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K604" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B605" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C605" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D605" s="3"/>
       <c r="E605" s="6" t="n">
-        <v>36725</v>
+        <v>55365</v>
       </c>
       <c r="F605" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G605" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H605" s="7" t="inlineStr">
         <is>
-          <t>- 1086</t>
+          <t>- 20164</t>
         </is>
       </c>
       <c r="I605" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J605" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K605" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B606" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C606" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D606" s="3"/>
       <c r="E606" s="6" t="n">
-        <v>50170</v>
+        <v>36722</v>
       </c>
       <c r="F606" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Сучасні напрямки розвитку фундаментальної хімії та їх прикладна перспектива</t>
         </is>
       </c>
       <c r="G606" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H606" s="7" t="inlineStr">
         <is>
-          <t>- 10631</t>
+          <t>- 1221</t>
         </is>
       </c>
       <c r="I606" s="9" t="n">
-        <v>46106</v>
+        <v>46752</v>
       </c>
       <c r="J606" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K606" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B607" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C607" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D607" s="3"/>
       <c r="E607" s="6" t="n">
-        <v>50180</v>
+        <v>47695</v>
       </c>
       <c r="F607" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G607" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H607" s="7" t="inlineStr">
         <is>
-          <t>- 1899</t>
+          <t>- 2070</t>
         </is>
       </c>
       <c r="I607" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J607" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K607" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B608" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C608" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D608" s="3"/>
       <c r="E608" s="6" t="n">
-        <v>47696</v>
+        <v>36723</v>
       </c>
       <c r="F608" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G608" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H608" s="7" t="inlineStr">
         <is>
-          <t>- 5370</t>
+          <t>- 1250</t>
         </is>
       </c>
       <c r="I608" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J608" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K608" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B609" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C609" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D609" s="3"/>
       <c r="E609" s="6" t="n">
-        <v>58215</v>
+        <v>36724</v>
       </c>
       <c r="F609" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G609" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H609" s="7" t="inlineStr">
         <is>
-          <t>- 5370</t>
+          <t>- 612</t>
         </is>
       </c>
       <c r="I609" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J609" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K609" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B610" s="7" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C610" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D610" s="3"/>
       <c r="E610" s="6" t="n">
-        <v>64790</v>
+        <v>55362</v>
       </c>
       <c r="F610" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="G610" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H610" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I610" s="9"/>
+          <t>- 20161</t>
+        </is>
+      </c>
+      <c r="I610" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J610" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K610" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B611" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C611" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D611" s="3"/>
       <c r="E611" s="6" t="n">
-        <v>65167</v>
+        <v>36725</v>
       </c>
       <c r="F611" s="3" t="inlineStr">
         <is>
-          <t>Якість, стандартизація та метрологічне забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="G611" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H611" s="7" t="inlineStr">
         <is>
-          <t>- 13890</t>
+          <t>- 1086</t>
         </is>
       </c>
       <c r="I611" s="9" t="n">
-        <v>46183</v>
+        <v>46752</v>
       </c>
       <c r="J611" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K611" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B612" s="7" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C612" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D612" s="3"/>
       <c r="E612" s="6" t="n">
-        <v>52331</v>
+        <v>50170</v>
       </c>
       <c r="F612" s="3" t="inlineStr">
         <is>
-          <t>Фізична та біомедична електроніка</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G612" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H612" s="7" t="inlineStr">
         <is>
-          <t>- 10241</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I612" s="9"/>
       <c r="J612" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K612" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B613" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C613" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D613" s="3"/>
       <c r="E613" s="6" t="n">
-        <v>64791</v>
+        <v>50180</v>
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
-          <t>Якість, стандартизація та метрологічне забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H613" s="7" t="inlineStr">
         <is>
-          <t>- 18450</t>
+          <t>- 1899</t>
         </is>
       </c>
       <c r="I613" s="9" t="n">
-        <v>46183</v>
+        <v>46752</v>
       </c>
       <c r="J613" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K613" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B614" s="7" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C614" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D614" s="3"/>
       <c r="E614" s="6" t="n">
-        <v>58218</v>
+        <v>47696</v>
       </c>
       <c r="F614" s="3" t="inlineStr">
         <is>
-          <t>Фізична та біомедична електроніка</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G614" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H614" s="7" t="inlineStr">
         <is>
-          <t>- 18604</t>
+          <t>- 5370</t>
         </is>
       </c>
       <c r="I614" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J614" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K614" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B615" s="7" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C615" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D615" s="3"/>
       <c r="E615" s="6" t="n">
-        <v>47697</v>
+        <v>58215</v>
       </c>
       <c r="F615" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G615" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H615" s="7" t="inlineStr">
         <is>
-          <t>- 2983</t>
+          <t>- 5370</t>
         </is>
       </c>
       <c r="I615" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J615" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K615" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B616" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C616" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D616" s="3"/>
       <c r="E616" s="6" t="n">
-        <v>51067</v>
+        <v>64790</v>
       </c>
       <c r="F616" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G616" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H616" s="7" t="inlineStr">
         <is>
-          <t>- 2776</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I616" s="9"/>
       <c r="J616" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K616" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B617" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C617" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D617" s="3"/>
       <c r="E617" s="6" t="n">
-        <v>46262</v>
+        <v>65167</v>
       </c>
       <c r="F617" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Якість, стандартизація та метрологічне забезпечення</t>
         </is>
       </c>
       <c r="G617" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H617" s="7" t="inlineStr">
         <is>
-          <t>- 757</t>
+          <t>- 13890</t>
         </is>
       </c>
       <c r="I617" s="9" t="n">
-        <v>46204</v>
+        <v>46183</v>
       </c>
       <c r="J617" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K617" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B618" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C618" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D618" s="3"/>
       <c r="E618" s="6" t="n">
-        <v>47698</v>
+        <v>52331</v>
       </c>
       <c r="F618" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Фізична та біомедична електроніка</t>
         </is>
       </c>
       <c r="G618" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H618" s="7" t="inlineStr">
         <is>
-          <t>- 2218</t>
+          <t>- 10241</t>
         </is>
       </c>
       <c r="I618" s="9" t="n">
-        <v>46569</v>
+        <v>47665</v>
       </c>
       <c r="J618" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K618" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B619" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C619" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D619" s="3"/>
       <c r="E619" s="6" t="n">
-        <v>71109</v>
+        <v>64791</v>
       </c>
       <c r="F619" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Якість, стандартизація та метрологічне забезпечення</t>
         </is>
       </c>
       <c r="G619" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H619" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I619" s="9"/>
+          <t>- 18450</t>
+        </is>
+      </c>
+      <c r="I619" s="9" t="n">
+        <v>46183</v>
+      </c>
       <c r="J619" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K619" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B620" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C620" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D620" s="3"/>
       <c r="E620" s="6" t="n">
-        <v>75921</v>
+        <v>58218</v>
       </c>
       <c r="F620" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології)</t>
+          <t>Фізична та біомедична електроніка</t>
         </is>
       </c>
       <c r="G620" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H620" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I620" s="9"/>
+          <t>- 18604</t>
+        </is>
+      </c>
+      <c r="I620" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J620" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K620" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B621" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>222</t>
         </is>
       </c>
       <c r="C621" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="D621" s="3"/>
       <c r="E621" s="6" t="n">
-        <v>76378</v>
+        <v>47697</v>
       </c>
       <c r="F621" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (за спеціалізаціями)</t>
+          <t>Медицина</t>
         </is>
       </c>
       <c r="G621" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H621" s="7" t="inlineStr">
         <is>
-          <t>- 15383</t>
+          <t>- 2983</t>
         </is>
       </c>
       <c r="I621" s="9" t="n">
-        <v>47300</v>
+        <v>46569</v>
       </c>
       <c r="J621" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K621" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B622" s="7" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C622" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D622" s="3"/>
       <c r="E622" s="6" t="n">
-        <v>75147</v>
+        <v>51067</v>
       </c>
       <c r="F622" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G622" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H622" s="7" t="inlineStr">
         <is>
-          <t>- 15385</t>
+          <t>- 2776</t>
         </is>
       </c>
       <c r="I622" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J622" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K622" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B623" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C623" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D623" s="3"/>
       <c r="E623" s="6" t="n">
-        <v>71796</v>
+        <v>46262</v>
       </c>
       <c r="F623" s="3" t="inlineStr">
         <is>
-          <t>Філологія (українська мова та література, слов’янські мови та літератури, світова література)</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G623" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H623" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I623" s="9"/>
+          <t>- 757</t>
+        </is>
+      </c>
+      <c r="I623" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J623" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K623" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B624" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>293</t>
         </is>
       </c>
       <c r="C624" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D624" s="3"/>
       <c r="E624" s="6" t="n">
-        <v>72221</v>
+        <v>47698</v>
       </c>
       <c r="F624" s="3" t="inlineStr">
         <is>
-          <t>Філологія (германські мови, література зарубіжних країн та перекладознавство)</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G624" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H624" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I624" s="9"/>
+          <t>- 2218</t>
+        </is>
+      </c>
+      <c r="I624" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J624" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K624" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B625" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C625" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D625" s="3"/>
       <c r="E625" s="6" t="n">
-        <v>76065</v>
+        <v>71109</v>
       </c>
       <c r="F625" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G625" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H625" s="7" t="inlineStr">
         <is>
-          <t>- 15384</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I625" s="9"/>
       <c r="J625" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K625" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B626" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C626" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D626" s="3"/>
       <c r="E626" s="6" t="n">
-        <v>71110</v>
+        <v>75921</v>
       </c>
       <c r="F626" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G626" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H626" s="7" t="inlineStr">
         <is>
-          <t>- 15386</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I626" s="9"/>
       <c r="J626" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K626" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B627" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C627" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D627" s="3"/>
       <c r="E627" s="6" t="n">
-        <v>71833</v>
+        <v>76378</v>
       </c>
       <c r="F627" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Професійна освіта (за спеціалізаціями)</t>
         </is>
       </c>
       <c r="G627" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H627" s="7" t="inlineStr">
         <is>
-          <t>- 15407</t>
+          <t>- 15383</t>
         </is>
       </c>
       <c r="I627" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J627" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K627" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B628" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C628" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D628" s="3"/>
       <c r="E628" s="6" t="n">
-        <v>75150</v>
+        <v>75147</v>
       </c>
       <c r="F628" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="G628" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H628" s="7" t="inlineStr">
         <is>
-          <t>- 15387</t>
+          <t>- 15385</t>
         </is>
       </c>
       <c r="I628" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J628" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K628" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B629" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C629" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D629" s="3"/>
       <c r="E629" s="6" t="n">
-        <v>76481</v>
+        <v>71796</v>
       </c>
       <c r="F629" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія (українська мова та література, слов’янські мови та літератури, світова література)</t>
         </is>
       </c>
       <c r="G629" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H629" s="7" t="inlineStr">
         <is>
-          <t>- 15388</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I629" s="9"/>
       <c r="J629" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K629" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B630" s="7" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C630" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D630" s="3"/>
       <c r="E630" s="6" t="n">
-        <v>71616</v>
+        <v>72221</v>
       </c>
       <c r="F630" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Філологія (германські мови, література зарубіжних країн та перекладознавство)</t>
         </is>
       </c>
       <c r="G630" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H630" s="7" t="inlineStr">
         <is>
-          <t>- 15389</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I630" s="9"/>
       <c r="J630" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K630" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B631" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C631" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D631" s="3"/>
       <c r="E631" s="6" t="n">
-        <v>76220</v>
+        <v>76065</v>
       </c>
       <c r="F631" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G631" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H631" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I631" s="9"/>
+          <t>- 15384</t>
+        </is>
+      </c>
+      <c r="I631" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J631" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K631" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B632" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C632" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D632" s="3"/>
       <c r="E632" s="6" t="n">
-        <v>71800</v>
+        <v>71110</v>
       </c>
       <c r="F632" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G632" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H632" s="7" t="inlineStr">
         <is>
-          <t>- 15390</t>
+          <t>- 15386</t>
         </is>
       </c>
       <c r="I632" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J632" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K632" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B633" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C633" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D633" s="3"/>
       <c r="E633" s="6" t="n">
-        <v>72351</v>
+        <v>71833</v>
       </c>
       <c r="F633" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G633" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H633" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I633" s="9"/>
+          <t>- 15407</t>
+        </is>
+      </c>
+      <c r="I633" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J633" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K633" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B634" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C634" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D634" s="3"/>
       <c r="E634" s="6" t="n">
-        <v>76380</v>
+        <v>75150</v>
       </c>
       <c r="F634" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G634" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H634" s="7" t="inlineStr">
         <is>
-          <t>- 15393</t>
+          <t>- 15387</t>
         </is>
       </c>
       <c r="I634" s="9" t="n">
-        <v>46170</v>
+        <v>46752</v>
       </c>
       <c r="J634" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K634" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B635" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C635" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D635" s="3"/>
       <c r="E635" s="6" t="n">
-        <v>76860</v>
+        <v>76481</v>
       </c>
       <c r="F635" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент і адміністрування</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G635" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H635" s="7" t="inlineStr">
         <is>
-          <t>- 15392</t>
+          <t>- 15388</t>
         </is>
       </c>
       <c r="I635" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J635" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K635" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B636" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C636" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D636" s="3"/>
       <c r="E636" s="6" t="n">
-        <v>72373</v>
+        <v>71616</v>
       </c>
       <c r="F636" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="G636" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H636" s="7" t="inlineStr">
         <is>
-          <t>- 15406</t>
+          <t>- 15389</t>
         </is>
       </c>
       <c r="I636" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J636" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K636" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B637" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C637" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D637" s="3"/>
       <c r="E637" s="6" t="n">
-        <v>72352</v>
+        <v>76220</v>
       </c>
       <c r="F637" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="G637" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H637" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I637" s="9"/>
       <c r="J637" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K637" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B638" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C638" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D638" s="3"/>
       <c r="E638" s="6" t="n">
-        <v>76382</v>
+        <v>71800</v>
       </c>
       <c r="F638" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G638" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H638" s="7" t="inlineStr">
         <is>
-          <t>- 18605</t>
+          <t>- 15390</t>
         </is>
       </c>
       <c r="I638" s="9" t="n">
-        <v>46183</v>
+        <v>46569</v>
       </c>
       <c r="J638" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K638" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B639" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C639" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D639" s="3"/>
       <c r="E639" s="6" t="n">
-        <v>73304</v>
+        <v>72351</v>
       </c>
       <c r="F639" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G639" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H639" s="7" t="inlineStr">
         <is>
-          <t>- 15394</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I639" s="9"/>
       <c r="J639" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K639" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B640" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C640" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D640" s="3"/>
       <c r="E640" s="6" t="n">
-        <v>73305</v>
+        <v>76380</v>
       </c>
       <c r="F640" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G640" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H640" s="7" t="inlineStr">
         <is>
-          <t>- 15408</t>
+          <t>- 15393</t>
         </is>
       </c>
       <c r="I640" s="9" t="n">
-        <v>46569</v>
+        <v>46170</v>
       </c>
       <c r="J640" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K640" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B641" s="7" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C641" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D641" s="3"/>
       <c r="E641" s="6" t="n">
-        <v>71906</v>
+        <v>76860</v>
       </c>
       <c r="F641" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Менеджмент і адміністрування</t>
         </is>
       </c>
       <c r="G641" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H641" s="7" t="inlineStr">
         <is>
-          <t>- 15395</t>
+          <t>- 15392</t>
         </is>
       </c>
       <c r="I641" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J641" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K641" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B642" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C642" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D642" s="3"/>
       <c r="E642" s="6" t="n">
-        <v>76023</v>
+        <v>72373</v>
       </c>
       <c r="F642" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G642" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H642" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I642" s="9"/>
+          <t>- 15406</t>
+        </is>
+      </c>
+      <c r="I642" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J642" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K642" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B643" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C643" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D643" s="3"/>
       <c r="E643" s="6" t="n">
-        <v>76886</v>
+        <v>72352</v>
       </c>
       <c r="F643" s="3" t="inlineStr">
         <is>
-          <t>Сучасні напрямки розвитку фундаментальної хімії та їх прикладна перспектива</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G643" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H643" s="7" t="inlineStr">
         <is>
-          <t>- 15396</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I643" s="9"/>
       <c r="J643" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K643" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B644" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C644" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D644" s="3"/>
       <c r="E644" s="6" t="n">
-        <v>76219</v>
+        <v>76382</v>
       </c>
       <c r="F644" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G644" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H644" s="7" t="inlineStr">
         <is>
-          <t>- 15397</t>
+          <t>- 18605</t>
         </is>
       </c>
       <c r="I644" s="9" t="n">
-        <v>46569</v>
+        <v>46183</v>
       </c>
       <c r="J644" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K644" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B645" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C645" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D645" s="3"/>
       <c r="E645" s="6" t="n">
-        <v>75805</v>
+        <v>73304</v>
       </c>
       <c r="F645" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G645" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H645" s="7" t="inlineStr">
         <is>
-          <t>- 15398</t>
+          <t>- 15394</t>
         </is>
       </c>
       <c r="I645" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J645" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K645" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B646" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C646" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D646" s="3"/>
       <c r="E646" s="6" t="n">
-        <v>71946</v>
+        <v>73305</v>
       </c>
       <c r="F646" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G646" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H646" s="7" t="inlineStr">
         <is>
-          <t>- 15399</t>
+          <t>- 15408</t>
         </is>
       </c>
       <c r="I646" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
       <c r="J646" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K646" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B647" s="7" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C647" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D647" s="3"/>
       <c r="E647" s="6" t="n">
-        <v>76144</v>
+        <v>71906</v>
       </c>
       <c r="F647" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="G647" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H647" s="7" t="inlineStr">
         <is>
-          <t>- 15400</t>
+          <t>- 15395</t>
         </is>
       </c>
       <c r="I647" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J647" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K647" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B648" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C648" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D648" s="3"/>
       <c r="E648" s="6" t="n">
-        <v>76146</v>
+        <v>76023</v>
       </c>
       <c r="F648" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G648" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H648" s="7" t="inlineStr">
         <is>
-          <t>- 15401</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I648" s="9"/>
       <c r="J648" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K648" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B649" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C649" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D649" s="3"/>
       <c r="E649" s="6" t="n">
-        <v>72384</v>
+        <v>76886</v>
       </c>
       <c r="F649" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки</t>
+          <t>Сучасні напрямки розвитку фундаментальної хімії та їх прикладна перспектива</t>
         </is>
       </c>
       <c r="G649" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H649" s="7" t="inlineStr">
         <is>
-          <t>- 15402</t>
+          <t>- 15396</t>
         </is>
       </c>
       <c r="I649" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J649" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K649" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B650" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C650" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D650" s="3"/>
       <c r="E650" s="6" t="n">
-        <v>72385</v>
+        <v>76219</v>
       </c>
       <c r="F650" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="G650" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H650" s="7" t="inlineStr">
         <is>
-          <t>- 15403</t>
+          <t>- 15397</t>
         </is>
       </c>
       <c r="I650" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J650" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K650" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B651" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C651" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D651" s="3"/>
       <c r="E651" s="6" t="n">
-        <v>76002</v>
+        <v>75805</v>
       </c>
       <c r="F651" s="3" t="inlineStr">
         <is>
-          <t>Фізична та біомедична електроніка</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G651" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H651" s="7" t="inlineStr">
         <is>
-          <t>- 18751</t>
+          <t>- 15398</t>
         </is>
       </c>
       <c r="I651" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J651" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K651" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B652" s="7" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C652" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D652" s="3"/>
       <c r="E652" s="6" t="n">
-        <v>76385</v>
+        <v>71946</v>
       </c>
       <c r="F652" s="3" t="inlineStr">
         <is>
-          <t>Якість, стандартизація та метрологічне забезпечення</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="G652" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H652" s="7" t="inlineStr">
         <is>
-          <t>- 18603</t>
+          <t>- 15399</t>
         </is>
       </c>
       <c r="I652" s="9" t="n">
-        <v>46183</v>
+        <v>46752</v>
       </c>
       <c r="J652" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K652" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B653" s="7" t="inlineStr">
         <is>
-          <t>I2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C653" s="3" t="inlineStr">
         <is>
-          <t>Медицина</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D653" s="3"/>
       <c r="E653" s="6" t="n">
+        <v>76144</v>
+      </c>
+      <c r="F653" s="3" t="inlineStr">
+        <is>
+          <t>Математика</t>
+        </is>
+      </c>
+      <c r="G653" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H653" s="7" t="inlineStr">
+        <is>
+          <t>- 15400</t>
+        </is>
+      </c>
+      <c r="I653" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J653" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K653" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B654" s="7" t="inlineStr">
+        <is>
+          <t>F1</t>
+        </is>
+      </c>
+      <c r="C654" s="3" t="inlineStr">
+        <is>
+          <t>Прикладна математика</t>
+        </is>
+      </c>
+      <c r="D654" s="3"/>
+      <c r="E654" s="6" t="n">
+        <v>76146</v>
+      </c>
+      <c r="F654" s="3" t="inlineStr">
+        <is>
+          <t>Прикладна математика</t>
+        </is>
+      </c>
+      <c r="G654" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H654" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I654" s="9"/>
+      <c r="J654" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K654" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B655" s="7" t="inlineStr">
+        <is>
+          <t>F3</t>
+        </is>
+      </c>
+      <c r="C655" s="3" t="inlineStr">
+        <is>
+          <t>Комп'ютерні науки</t>
+        </is>
+      </c>
+      <c r="D655" s="3"/>
+      <c r="E655" s="6" t="n">
+        <v>72384</v>
+      </c>
+      <c r="F655" s="3" t="inlineStr">
+        <is>
+          <t>Комп’ютерні науки</t>
+        </is>
+      </c>
+      <c r="G655" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H655" s="7" t="inlineStr">
+        <is>
+          <t>- 15402</t>
+        </is>
+      </c>
+      <c r="I655" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J655" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K655" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B656" s="7" t="inlineStr">
+        <is>
+          <t>F5</t>
+        </is>
+      </c>
+      <c r="C656" s="3" t="inlineStr">
+        <is>
+          <t>Кібербезпека та захист інформації</t>
+        </is>
+      </c>
+      <c r="D656" s="3"/>
+      <c r="E656" s="6" t="n">
+        <v>72385</v>
+      </c>
+      <c r="F656" s="3" t="inlineStr">
+        <is>
+          <t>Кібербезпека</t>
+        </is>
+      </c>
+      <c r="G656" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H656" s="7" t="inlineStr">
+        <is>
+          <t>- 15403</t>
+        </is>
+      </c>
+      <c r="I656" s="9" t="n">
+        <v>46752</v>
+      </c>
+      <c r="J656" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K656" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B657" s="7" t="inlineStr">
+        <is>
+          <t>G5</t>
+        </is>
+      </c>
+      <c r="C657" s="3" t="inlineStr">
+        <is>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+        </is>
+      </c>
+      <c r="D657" s="3"/>
+      <c r="E657" s="6" t="n">
+        <v>76002</v>
+      </c>
+      <c r="F657" s="3" t="inlineStr">
+        <is>
+          <t>Фізична та біомедична електроніка</t>
+        </is>
+      </c>
+      <c r="G657" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H657" s="7" t="inlineStr">
+        <is>
+          <t>- 18751</t>
+        </is>
+      </c>
+      <c r="I657" s="9" t="n">
+        <v>47665</v>
+      </c>
+      <c r="J657" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K657" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B658" s="7" t="inlineStr">
+        <is>
+          <t>G6</t>
+        </is>
+      </c>
+      <c r="C658" s="3" t="inlineStr">
+        <is>
+          <t>Інформаційно-вимірювальні технології</t>
+        </is>
+      </c>
+      <c r="D658" s="3"/>
+      <c r="E658" s="6" t="n">
+        <v>76385</v>
+      </c>
+      <c r="F658" s="3" t="inlineStr">
+        <is>
+          <t>Якість, стандартизація та метрологічне забезпечення</t>
+        </is>
+      </c>
+      <c r="G658" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H658" s="7" t="inlineStr">
+        <is>
+          <t>- 18603</t>
+        </is>
+      </c>
+      <c r="I658" s="9" t="n">
+        <v>46183</v>
+      </c>
+      <c r="J658" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K658" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B659" s="7" t="inlineStr">
+        <is>
+          <t>I2</t>
+        </is>
+      </c>
+      <c r="C659" s="3" t="inlineStr">
+        <is>
+          <t>Медицина</t>
+        </is>
+      </c>
+      <c r="D659" s="3"/>
+      <c r="E659" s="6" t="n">
         <v>73306</v>
       </c>
-      <c r="F653" s="3" t="inlineStr">
+      <c r="F659" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
-      <c r="G653" s="3" t="inlineStr">
+      <c r="G659" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H653" s="7" t="inlineStr">
+      <c r="H659" s="7" t="inlineStr">
         <is>
           <t>- 15405</t>
         </is>
       </c>
-      <c r="I653" s="9" t="n">
+      <c r="I659" s="9" t="n">
         <v>46569</v>
       </c>
-      <c r="J653" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K653" s="9"/>
+      <c r="J659" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K659" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K653"/>
+  <autoFilter ref="A1:K659"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I297"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -31761,51 +31999,51 @@
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>B10</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -31906,51 +32144,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -31980,51 +32218,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -32157,51 +32395,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E28" s="6" t="n">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
@@ -32260,51 +32498,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -32494,51 +32732,51 @@
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>180</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -32656,51 +32894,51 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
@@ -32953,54 +33191,54 @@
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
@@ -33118,51 +33356,51 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
@@ -33966,51 +34204,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
           <t>Видобуток, переробка та транспортування корисних копалин</t>
         </is>
       </c>
       <c r="E81" s="6" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>58</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -34040,51 +34278,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -34656,51 +34894,51 @@
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>139</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -34719,120 +34957,120 @@
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>131</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>109</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -34887,81 +35125,81 @@
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>76</v>
       </c>
       <c r="F107" s="6" t="n">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="F108" s="6" t="n">
         <v>209</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -35412,51 +35650,51 @@
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -35478,51 +35716,51 @@
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -36142,51 +36380,51 @@
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F145" s="6" t="n">
         <v>43</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
@@ -36241,51 +36479,51 @@
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F148" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
@@ -36717,51 +36955,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D161" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E161" s="6" t="n">
         <v>30</v>
       </c>
       <c r="F161" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -37372,51 +37610,51 @@
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F180" s="6" t="n">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -38198,51 +38436,51 @@
       <c r="H204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
           <t>I6</t>
         </is>
       </c>
@@ -38965,51 +39203,51 @@
       <c r="H227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
@@ -39034,51 +39272,51 @@
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F230" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
@@ -39097,51 +39335,51 @@
       <c r="H231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
@@ -39229,51 +39467,51 @@
       <c r="H235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F236" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
@@ -39526,51 +39764,51 @@
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -39988,51 +40226,51 @@
       <c r="H258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
@@ -40087,120 +40325,120 @@
       <c r="H261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F262" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F263" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F264" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
@@ -40483,54 +40721,54 @@
       <c r="H273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F274" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -40582,54 +40820,54 @@
       <c r="H276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
+        <v>15</v>
+      </c>
+      <c r="F277" s="6" t="n">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -40648,51 +40886,51 @@
       <c r="H278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
@@ -40714,51 +40952,51 @@
       <c r="H280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
@@ -40813,51 +41051,51 @@
       <c r="H283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
@@ -40945,51 +41183,51 @@
       <c r="H287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F288" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G288" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H288" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I288" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -41044,51 +41282,51 @@
       <c r="H290" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
@@ -41146,114 +41384,114 @@
       <c r="I293" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F294" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G294" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H294" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I294" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F295" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G295" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H295" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="I295" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F296" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G296" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H296" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>