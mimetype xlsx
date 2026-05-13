--- v2 (2026-02-12)
+++ v3 (2026-05-13)
@@ -1991,100 +1991,100 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E11" s="8" t="n">
         <v>44774</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>КО 000616</t>
+          <t>КО 007220</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E12" s="8" t="n">
         <v>44770</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>КО 000619</t>
+          <t>КО 007221</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D13" s="3"/>