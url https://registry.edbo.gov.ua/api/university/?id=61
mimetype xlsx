--- v1 (2026-03-02)
+++ v2 (2026-05-18)
@@ -1,80 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
-    <sheet name="Ліцензії ФПО" sheetId="7" state="visible" r:id="rId8"/>
-[...1 lines deleted...]
-    <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
+    <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
+    <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$107</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ФПО'!$A$1:$J$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$452</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$301</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$299</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -177,51 +174,51 @@
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="false" borderId="1" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="1024" min="3" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти</t>
@@ -1675,51 +1672,51 @@
       </c>
       <c r="H22" s="9"/>
       <c r="I22" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L107"/>
+  <dimension ref="A1:L2"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
@@ -1773,5153 +1770,99 @@
       </c>
       <c r="J1" s="5" t="inlineStr">
         <is>
           <t>Сертифікат про акредитацію</t>
         </is>
       </c>
       <c r="K1" s="5" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="L1" s="5" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>055</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
-[...4694 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:L107"/>
+  <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...356 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K452"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
@@ -7392,96 +2335,96 @@
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>29244</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>- 1901</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
         <v>64471</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>- 1901</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
@@ -8298,56 +3241,54 @@
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E31" s="6" t="n">
         <v>51464</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>- 11149</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I31" s="9"/>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
@@ -8589,51 +3530,51 @@
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>26902</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>- 1780</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
@@ -8898,51 +3839,51 @@
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>26903</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>- 587</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D46" s="3"/>
@@ -9185,51 +4126,51 @@
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>3119</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Журналістика та кросмедійність</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>- 1694</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
@@ -9921,54 +4862,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>51463</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Геосистеми та георизики</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I70" s="9"/>
+          <t>- 20162</t>
+        </is>
+      </c>
+      <c r="I70" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
@@ -10046,51 +4989,51 @@
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>26909</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>- 1517</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D74" s="3"/>
@@ -10612,54 +5555,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>26917</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I87" s="9"/>
+          <t>- 21294</t>
+        </is>
+      </c>
+      <c r="I87" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t>НД 2588453</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
@@ -11147,54 +6092,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>58039</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп'ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I100" s="9"/>
+          <t>- 21313</t>
+        </is>
+      </c>
+      <c r="I100" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
@@ -11395,51 +6342,51 @@
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>26908</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 423</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -12399,51 +7346,51 @@
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E130" s="6" t="n">
         <v>84342</v>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G130" s="3"/>
       <c r="H130" s="7" t="inlineStr">
         <is>
           <t>- 16727</t>
         </is>
       </c>
       <c r="I130" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J130" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K130" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
@@ -12755,56 +7702,54 @@
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="E138" s="6" t="n">
         <v>84500</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Логопедія</t>
         </is>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="7" t="inlineStr">
         <is>
-          <t>- 16732</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I138" s="9"/>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
@@ -13150,51 +8095,51 @@
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
         <v>84358</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G147" s="3"/>
       <c r="H147" s="7" t="inlineStr">
         <is>
           <t>- 16735</t>
         </is>
       </c>
       <c r="I147" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J147" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D148" s="3"/>
@@ -13273,51 +8218,51 @@
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
         <v>84360</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="G150" s="3"/>
       <c r="H150" s="7" t="inlineStr">
         <is>
           <t>- 16741</t>
         </is>
       </c>
       <c r="I150" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D151" s="3"/>
@@ -13691,92 +8636,92 @@
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
         <v>86633</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="7" t="inlineStr">
         <is>
           <t>- 16752</t>
         </is>
       </c>
       <c r="I160" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>84356</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Журналістика та кросмедійність</t>
         </is>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="7" t="inlineStr">
         <is>
           <t>- 16743</t>
         </is>
       </c>
       <c r="I161" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J161" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D162" s="3"/>
@@ -15085,51 +10030,51 @@
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
         <v>83384</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G194" s="3"/>
       <c r="H194" s="7" t="inlineStr">
         <is>
           <t>- 16771</t>
         </is>
       </c>
       <c r="I194" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
@@ -15751,51 +10696,51 @@
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>2820</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
           <t>- 2633</t>
         </is>
       </c>
       <c r="I210" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J210" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
@@ -15849,100 +10794,100 @@
       </c>
       <c r="D212" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E212" s="6" t="n">
         <v>23652</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров'я людини</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
           <t>- 18</t>
         </is>
       </c>
       <c r="I212" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D213" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E213" s="6" t="n">
         <v>2399</v>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H213" s="7" t="inlineStr">
         <is>
           <t>- 2617</t>
         </is>
       </c>
       <c r="I213" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J213" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K213" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
@@ -16143,100 +11088,100 @@
       </c>
       <c r="D218" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E218" s="6" t="n">
         <v>64476</v>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
           <t>- 2635</t>
         </is>
       </c>
       <c r="I218" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J218" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K218" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E219" s="6" t="n">
         <v>28049</v>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H219" s="7" t="inlineStr">
         <is>
           <t>- 2635</t>
         </is>
       </c>
       <c r="I219" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J219" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K219" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
@@ -16486,51 +11431,51 @@
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
         <v>2356</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H225" s="7" t="inlineStr">
         <is>
           <t>- 2613</t>
         </is>
       </c>
       <c r="I225" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J225" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K225" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
@@ -16997,51 +11942,51 @@
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
         <v>1250</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
           <t>- 2561</t>
         </is>
       </c>
       <c r="I236" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K236" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D237" s="3"/>
@@ -17087,51 +12032,51 @@
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
         <v>24244</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
           <t>- 2562</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K238" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D239" s="3" t="inlineStr">
@@ -17387,51 +12332,51 @@
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
         <v>27312</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
           <t>- 2548</t>
         </is>
       </c>
       <c r="I244" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K244" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D245" s="3"/>
@@ -17475,51 +12420,51 @@
       <c r="C246" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
         <v>29246</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології та моделювання в економіці</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
           <t>- 2547</t>
         </is>
       </c>
       <c r="I246" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D247" s="3"/>
@@ -18416,96 +13361,96 @@
       <c r="C267" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
         <v>2457</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G267" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H267" s="7" t="inlineStr">
         <is>
           <t>- 2745</t>
         </is>
       </c>
       <c r="I267" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J267" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
         <v>1222</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
           <t>Гідрологія</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
           <t>- 2746</t>
         </is>
       </c>
       <c r="I268" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D269" s="3"/>
@@ -18686,51 +13631,51 @@
       <c r="C273" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
         <v>39810</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
           <t>Регіональний розвиток і просторове планування</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H273" s="7" t="inlineStr">
         <is>
           <t>- 2914</t>
         </is>
       </c>
       <c r="I273" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J273" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D274" s="3"/>
@@ -18862,51 +13807,51 @@
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
         <v>48807</v>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
           <t>Технології програмування та комп'ютерне моделювання</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H277" s="7" t="inlineStr">
         <is>
           <t>- 2732</t>
         </is>
       </c>
       <c r="I277" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J277" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K277" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D278" s="3"/>
@@ -20110,51 +15055,51 @@
       <c r="C305" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="6" t="n">
         <v>24248</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H305" s="7" t="inlineStr">
         <is>
           <t>- 2658</t>
         </is>
       </c>
       <c r="I305" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J305" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K305" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D306" s="3"/>
@@ -20245,51 +15190,51 @@
       <c r="C308" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="6" t="n">
         <v>29690</v>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
           <t>- 2645</t>
         </is>
       </c>
       <c r="I308" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J308" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K308" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D309" s="3" t="inlineStr">
@@ -20787,51 +15732,51 @@
       <c r="C320" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D320" s="3"/>
       <c r="E320" s="6" t="n">
         <v>84155</v>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
           <t>- 16782</t>
         </is>
       </c>
       <c r="I320" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K320" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D321" s="3" t="inlineStr">
@@ -20885,100 +15830,100 @@
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E322" s="6" t="n">
         <v>84267</v>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Біологія та здоров’я людини)</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
           <t>- 16790</t>
         </is>
       </c>
       <c r="I322" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J322" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K322" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B323" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D323" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E323" s="6" t="n">
         <v>84282</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Географія)</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H323" s="7" t="inlineStr">
         <is>
           <t>- 16784</t>
         </is>
       </c>
       <c r="I323" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J323" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K323" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D324" s="3" t="inlineStr">
@@ -21130,51 +16075,51 @@
       </c>
       <c r="D327" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E327" s="6" t="n">
         <v>84390</v>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H327" s="7" t="inlineStr">
         <is>
           <t>- 16783</t>
         </is>
       </c>
       <c r="I327" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J327" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K327" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B328" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C328" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
@@ -21277,51 +16222,51 @@
       </c>
       <c r="D330" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E330" s="6" t="n">
         <v>84372</v>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Українська мова та література)</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H330" s="7" t="inlineStr">
         <is>
           <t>- 16787</t>
         </is>
       </c>
       <c r="I330" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J330" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K330" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B331" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C331" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
@@ -21853,51 +16798,51 @@
       <c r="C342" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D342" s="3"/>
       <c r="E342" s="6" t="n">
         <v>84359</v>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H342" s="7" t="inlineStr">
         <is>
           <t>- 16796</t>
         </is>
       </c>
       <c r="I342" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J342" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K342" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B343" s="7" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C343" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D343" s="3"/>
@@ -21941,145 +16886,145 @@
       <c r="C344" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D344" s="3"/>
       <c r="E344" s="6" t="n">
         <v>84361</v>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H344" s="7" t="inlineStr">
         <is>
           <t>- 16802</t>
         </is>
       </c>
       <c r="I344" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J344" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K344" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B345" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C345" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D345" s="3"/>
       <c r="E345" s="6" t="n">
         <v>84023</v>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H345" s="7" t="inlineStr">
         <is>
           <t>- 16794</t>
         </is>
       </c>
       <c r="I345" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J345" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K345" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B346" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C346" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D346" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E346" s="6" t="n">
         <v>84339</v>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
           <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H346" s="7" t="inlineStr">
         <is>
           <t>- 16803</t>
         </is>
       </c>
       <c r="I346" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J346" s="7" t="inlineStr">
         <is>
           <t>НД 2588505</t>
         </is>
       </c>
       <c r="K346" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B347" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C347" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
@@ -22356,51 +17301,51 @@
       <c r="C353" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D353" s="3"/>
       <c r="E353" s="6" t="n">
         <v>83452</v>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
           <t>Регіональний розвиток і просторове планування</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H353" s="7" t="inlineStr">
         <is>
           <t>- 16812</t>
         </is>
       </c>
       <c r="I353" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J353" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K353" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B354" s="7" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C354" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D354" s="3"/>
@@ -23074,96 +18019,96 @@
       <c r="C369" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D369" s="3"/>
       <c r="E369" s="6" t="n">
         <v>83241</v>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H369" s="7" t="inlineStr">
         <is>
           <t>- 16809</t>
         </is>
       </c>
       <c r="I369" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J369" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K369" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B370" s="7" t="inlineStr">
         <is>
           <t>E4</t>
         </is>
       </c>
       <c r="C370" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D370" s="3"/>
       <c r="E370" s="6" t="n">
         <v>83438</v>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
           <t>Гідрологія</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H370" s="7" t="inlineStr">
         <is>
           <t>- 16810</t>
         </is>
       </c>
       <c r="I370" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J370" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K370" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B371" s="7" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C371" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D371" s="3"/>
@@ -23299,51 +18244,51 @@
       <c r="C374" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D374" s="3"/>
       <c r="E374" s="6" t="n">
         <v>84145</v>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
           <t>Технології програмування та комп’ютерне моделювання</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H374" s="7" t="inlineStr">
         <is>
           <t>- 16814</t>
         </is>
       </c>
       <c r="I374" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J374" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K374" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B375" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C375" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D375" s="3"/>
@@ -23882,51 +18827,51 @@
       <c r="C387" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D387" s="3"/>
       <c r="E387" s="6" t="n">
         <v>83397</v>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H387" s="7" t="inlineStr">
         <is>
           <t>- 16826</t>
         </is>
       </c>
       <c r="I387" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J387" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K387" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B388" s="7" t="inlineStr">
         <is>
           <t>G20</t>
         </is>
       </c>
       <c r="C388" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D388" s="3"/>
@@ -24201,51 +19146,51 @@
       <c r="C394" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D394" s="3"/>
       <c r="E394" s="6" t="n">
         <v>83233</v>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H394" s="7" t="inlineStr">
         <is>
           <t>- 16829</t>
         </is>
       </c>
       <c r="I394" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J394" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K394" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B395" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C395" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D395" s="3"/>
@@ -24516,96 +19461,96 @@
       <c r="C401" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D401" s="3"/>
       <c r="E401" s="6" t="n">
         <v>38594</v>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H401" s="7" t="inlineStr">
         <is>
           <t>- 2101</t>
         </is>
       </c>
       <c r="I401" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J401" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K401" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B402" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C402" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D402" s="3"/>
       <c r="E402" s="6" t="n">
         <v>38595</v>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H402" s="7" t="inlineStr">
         <is>
           <t>- 715</t>
         </is>
       </c>
       <c r="I402" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J402" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K402" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B403" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C403" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D403" s="3"/>
@@ -24741,51 +19686,51 @@
       <c r="C406" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D406" s="3"/>
       <c r="E406" s="6" t="n">
         <v>38599</v>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H406" s="7" t="inlineStr">
         <is>
           <t>- 714</t>
         </is>
       </c>
       <c r="I406" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J406" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K406" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B407" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C407" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D407" s="3"/>
@@ -25046,96 +19991,96 @@
       <c r="C413" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D413" s="3"/>
       <c r="E413" s="6" t="n">
         <v>38604</v>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H413" s="7" t="inlineStr">
         <is>
           <t>- 5663</t>
         </is>
       </c>
       <c r="I413" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J413" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K413" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B414" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C414" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D414" s="3"/>
       <c r="E414" s="6" t="n">
         <v>58031</v>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H414" s="7" t="inlineStr">
         <is>
           <t>- 5663</t>
         </is>
       </c>
       <c r="I414" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J414" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K414" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B415" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C415" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D415" s="3"/>
@@ -25181,51 +20126,51 @@
       <c r="C416" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D416" s="3"/>
       <c r="E416" s="6" t="n">
         <v>38606</v>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H416" s="7" t="inlineStr">
         <is>
           <t>- 616</t>
         </is>
       </c>
       <c r="I416" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J416" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K416" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B417" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C417" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D417" s="3"/>
@@ -25269,51 +20214,51 @@
       <c r="C418" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D418" s="3"/>
       <c r="E418" s="6" t="n">
         <v>38608</v>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H418" s="7" t="inlineStr">
         <is>
           <t>- 2071</t>
         </is>
       </c>
       <c r="I418" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J418" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K418" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B419" s="7" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C419" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D419" s="3"/>
@@ -25934,96 +20879,96 @@
       <c r="C433" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D433" s="3"/>
       <c r="E433" s="6" t="n">
         <v>84368</v>
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
           <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H433" s="7" t="inlineStr">
         <is>
           <t>- 16836</t>
         </is>
       </c>
       <c r="I433" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J433" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K433" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B434" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C434" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D434" s="3"/>
       <c r="E434" s="6" t="n">
         <v>84035</v>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H434" s="7" t="inlineStr">
         <is>
           <t>- 16837</t>
         </is>
       </c>
       <c r="I434" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J434" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K434" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B435" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C435" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D435" s="3"/>
@@ -26069,51 +21014,51 @@
       <c r="C436" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D436" s="3"/>
       <c r="E436" s="6" t="n">
         <v>84037</v>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H436" s="7" t="inlineStr">
         <is>
           <t>- 16839</t>
         </is>
       </c>
       <c r="I436" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J436" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K436" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B437" s="7" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
       <c r="C437" s="3" t="inlineStr">
         <is>
           <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D437" s="3"/>
@@ -26376,51 +21321,51 @@
       <c r="C443" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D443" s="3"/>
       <c r="E443" s="6" t="n">
         <v>83026</v>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H443" s="7" t="inlineStr">
         <is>
           <t>- 16840</t>
         </is>
       </c>
       <c r="I443" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J443" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K443" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B444" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C444" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D444" s="3"/>
@@ -26466,96 +21411,96 @@
       <c r="C445" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D445" s="3"/>
       <c r="E445" s="6" t="n">
         <v>83242</v>
       </c>
       <c r="F445" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G445" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H445" s="7" t="inlineStr">
         <is>
           <t>- 16841</t>
         </is>
       </c>
       <c r="I445" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J445" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K445" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B446" s="7" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C446" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D446" s="3"/>
       <c r="E446" s="6" t="n">
         <v>83338</v>
       </c>
       <c r="F446" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="G446" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H446" s="7" t="inlineStr">
         <is>
           <t>- 16842</t>
         </is>
       </c>
       <c r="I446" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J446" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K446" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B447" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C447" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D447" s="3"/>
@@ -26798,56 +21743,56 @@
           <t>- 16847</t>
         </is>
       </c>
       <c r="I452" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J452" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K452" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K452"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I301"/>
+  <dimension ref="A1:I299"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -27586,51 +22531,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E21" s="6" t="n">
         <v>17</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -27925,51 +22870,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>63</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>C6</t>
         </is>
       </c>
@@ -28090,51 +23035,51 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -28387,51 +23332,51 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
@@ -28453,51 +23398,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
@@ -28519,51 +23464,51 @@
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
@@ -28651,54 +23596,54 @@
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
@@ -29186,51 +24131,51 @@
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>121</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -29556,51 +24501,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E79" s="6" t="n">
         <v>47</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -29959,51 +24904,51 @@
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>129</v>
       </c>
       <c r="F90" s="6" t="n">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
@@ -30128,51 +25073,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E95" s="6" t="n">
         <v>66</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -30199,51 +25144,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E97" s="6" t="n">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>185</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
@@ -30339,51 +25284,51 @@
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F101" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -30405,87 +25350,87 @@
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -30570,87 +25515,87 @@
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>338</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -30705,51 +25650,51 @@
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>480</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -30966,51 +25911,51 @@
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F120" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
@@ -31692,120 +26637,120 @@
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>141</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
@@ -31993,51 +26938,51 @@
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F151" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -32059,51 +27004,51 @@
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -32885,51 +27830,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D176" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E176" s="6" t="n">
         <v>29</v>
       </c>
       <c r="F176" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -34185,51 +29130,51 @@
       <c r="H214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B215" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -34460,2666 +29405,2596 @@
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F223" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D224" s="3" t="inlineStr">
         <is>
-          <t>Історія та громадянська освіта</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="E224" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F224" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Технології</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F225" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H225" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
-          <t>Технології</t>
+          <t>Фізична культура</t>
         </is>
       </c>
       <c r="E226" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура</t>
+          <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E227" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D230" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D230" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E230" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F231" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F232" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F235" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F236" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="F239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B240" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H241" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="F243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="F244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H249" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
-[...2 lines deleted...]
-      <c r="D250" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E250" s="6" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні науки</t>
+        </is>
+      </c>
+      <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H252" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H253" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>B7</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
-          <t>B7</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F259" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C6</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Географія та регіональні студії</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F261" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
-          <t>C6</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Географія та регіональні студії</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F263" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F264" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F265" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>E3</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F266" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
-          <t>E3</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F273" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="F275" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G275" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H275" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>031</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
+          <t>Релігієзнавство</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
+        <v>11</v>
+      </c>
+      <c r="F276" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="F277" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
-          <t>031</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Релігієзнавство</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F278" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F279" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G279" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H279" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I279" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="6" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F280" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H280" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F281" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G281" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H281" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I281" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F282" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G282" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H282" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F283" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H283" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="F284" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H284" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H285" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
         <v>18</v>
       </c>
       <c r="F286" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G286" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H286" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H287" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F288" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G288" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H288" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
+        <v>7</v>
+      </c>
+      <c r="F289" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G289" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H289" s="6" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I289" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>102</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Хімія</t>
         </is>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F290" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G290" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H290" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G291" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H291" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I291" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
-          <t>Хімія</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="6" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F292" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G292" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H292" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I292" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B293" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F293" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G293" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H293" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>106</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Географія</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F294" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G294" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H294" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I294" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F295" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G295" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H295" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>Географія</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F296" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G296" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H296" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I296" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="F297" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G297" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H297" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F298" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G298" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H298" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I298" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="F299" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G299" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H299" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
-[...64 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I301"/>
+  <autoFilter ref="A1:I299"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>