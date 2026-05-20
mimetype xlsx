--- v2 (2026-03-10)
+++ v3 (2026-05-20)
@@ -2799,54 +2799,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="8" t="n">
         <v>61164</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Інжиніринг електротехнічних систем технологічних комплексів</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I25" s="9"/>
+          <t>ДС 007314</t>
+        </is>
+      </c>
+      <c r="I25" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="8" t="n">
@@ -3891,51 +3893,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
@@ -4122,84 +4124,84 @@
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>8</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>4</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>