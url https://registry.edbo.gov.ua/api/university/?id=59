--- v3 (2026-03-17)
+++ v4 (2026-05-04)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПТО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$82</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$70</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$65</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -997,55 +997,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>50</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
-          <t> 11369</t>
+          <t> 20627</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
@@ -1591,92 +1591,92 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>23170</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t>- 5555</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>58704</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>- 5555</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -3650,55 +3650,55 @@
         <is>
           <t>212</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>27686</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>- 11369</t>
+          <t>- 20627</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D57" s="3"/>
@@ -4458,141 +4458,141 @@
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>37351</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 702</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>37354</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>- 700</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>37352</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
           <t>- 701</t>
         </is>
       </c>
       <c r="I76" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D77" s="3"/>
@@ -4638,96 +4638,96 @@
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>72099</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t>- 11436</t>
         </is>
       </c>
       <c r="I78" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>69166</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H79" s="7" t="inlineStr">
         <is>
           <t>- 11434</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>G21</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
@@ -4771,51 +4771,51 @@
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>69184</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
           <t>- 11435</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D82" s="3"/>
@@ -4842,51 +4842,51 @@
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K82"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I70"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -5066,51 +5066,51 @@
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>84</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -5297,51 +5297,51 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>111</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
@@ -5565,51 +5565,51 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>76</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -5631,51 +5631,51 @@
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -5727,54 +5727,54 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
@@ -5826,51 +5826,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -5892,120 +5892,120 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="F31" s="6" t="n">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>31</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>303</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -6229,51 +6229,51 @@
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -6457,51 +6457,51 @@
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
@@ -6546,708 +6546,539 @@
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>46</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+        </is>
+      </c>
+      <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F53" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>211</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>212</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Ветеринарна гігієна, санітарія і експертиза</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Технологія виробництва і переробки продукції тваринництва</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Агроінженерія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна медицина</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Ветеринарна гігієна, санітарія і експертиза</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
+        <v>18</v>
+      </c>
+      <c r="F63" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="F63" s="6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>204</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
-[...163 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I70"/>
+  <autoFilter ref="A1:I65"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>