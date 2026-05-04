--- v0 (2026-02-21)
+++ v1 (2026-05-04)
@@ -189,51 +189,51 @@
           <t>Код</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>5854</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>гумвідділ Феодосіївської сільради</t>
+          <t>ГУМАНІТАРНИЙ ВІДДІЛ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
@@ -261,123 +261,123 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Сільська рада</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>08173</t>
+          <t>08171</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA32120170010087604</t>
+          <t>UA32120170080064470</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>с. Ходосівка</t>
+          <t>с. Хотів</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Мирного П., 2</t>
+          <t>пл. Паширова, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+380(44)-228-97-86</t>
+          <t>+38(067)-414-80-05</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>feodoshumandepart@gmail.com</t>
+          <t>humrozv@feodosiivska-gromada.gov.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Начальник відділу гуманітарного розвитку Феодосіївської сільської ради Обухівського району Київської області</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">