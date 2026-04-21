--- v1 (2026-02-08)
+++ v2 (2026-04-21)
@@ -258,51 +258,55 @@
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Separate structural subunit «Optical and mechanical professional college of Taras Shevchenko National University of Kyiv»</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
-      <c r="B7" s="3"/>
+      <c r="B7" s="3" t="inlineStr">
+        <is>
+          <t>1956</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
@@ -364,51 +368,51 @@
         <is>
           <t>м. Київ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Левандовська, 6</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>+380(44)-280-23-06</t>
+          <t>+38(044)-280-23-06;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>omkzpfo@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
@@ -2559,81 +2563,81 @@
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="8" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>