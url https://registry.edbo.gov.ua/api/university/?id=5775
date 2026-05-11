--- v2 (2026-03-09)
+++ v3 (2026-05-11)
@@ -4121,117 +4121,117 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -4253,117 +4253,117 @@
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -4418,51 +4418,51 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>