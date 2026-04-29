--- v1 (2025-12-14)
+++ v2 (2026-04-29)
@@ -616,51 +616,51 @@
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>49830</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Фізична хімія, хімія поверхні</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 2345</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D3" s="3"/>