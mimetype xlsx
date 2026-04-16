--- v2 (2026-02-22)
+++ v3 (2026-04-16)
@@ -680,66 +680,66 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти/ Освітній ступінь</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Обсяг
 (на рік)</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>перший (бакалаврський) рівень</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.07.2021 № 102-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>другий (магістерський) рівень</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
-        <v>84</v>
+        <v>200</v>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 26.07.2021 № 102-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I15"/>
@@ -3094,51 +3094,51 @@
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>51666</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>- 15563</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D40" s="3"/>
@@ -3182,51 +3182,51 @@
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>51667</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Управління інтелектуальною власністю</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H41" s="7" t="inlineStr">
         <is>
           <t>- 15562</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
@@ -3712,51 +3712,51 @@
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>84930</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="7" t="inlineStr">
         <is>
           <t>- 15549</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D54" s="3"/>
@@ -3929,51 +3929,51 @@
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>84929</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Управління інтелектуальною власністю</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 15548</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D59" s="3"/>
@@ -5316,54 +5316,54 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -5418,51 +5418,51 @@
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>515</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
@@ -5514,87 +5514,87 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
@@ -5976,54 +5976,54 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I43"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">