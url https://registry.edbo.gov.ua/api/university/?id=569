--- v2 (2026-02-11)
+++ v3 (2026-04-15)
@@ -373,75 +373,75 @@
         <is>
           <t>м. Коломия</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. М. Лисенка, 11</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>03433 2 25 70</t>
+          <t>+38(034)-332-25-70;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>kipt@i.ua</t>
+          <t>KIPT@I.UA</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>http://kipt.com.ua/</t>
+          <t>HTTPS://KIPT.COM.UA/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Вінтоняк Микола Васильович</t>
         </is>
@@ -2234,51 +2234,51 @@
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E15" s="8" t="n">
         <v>66998</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>ДО 006700</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
@@ -2620,51 +2620,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E7" s="8" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>