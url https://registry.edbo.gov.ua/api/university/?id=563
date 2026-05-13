--- v2 (2026-03-02)
+++ v3 (2026-05-13)
@@ -2804,51 +2804,51 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -2903,87 +2903,87 @@
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="8" t="n">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F11" s="8" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>