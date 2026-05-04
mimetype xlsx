--- v2 (2026-02-12)
+++ v3 (2026-05-04)
@@ -3310,121 +3310,121 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E5" s="8" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -3578,51 +3578,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>