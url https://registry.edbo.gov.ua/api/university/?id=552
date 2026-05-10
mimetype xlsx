--- v1 (2026-02-08)
+++ v2 (2026-05-10)
@@ -3710,51 +3710,51 @@
       <c r="H13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>