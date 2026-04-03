--- v2 (2026-02-08)
+++ v3 (2026-04-03)
@@ -26,52 +26,52 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ПДО" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$11</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$20</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$161</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$106</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$162</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$107</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -934,168 +934,168 @@
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>35</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t> 13312</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t> 13314</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.04.2025 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>35</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t> 3673</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t> 3672</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
@@ -2087,51 +2087,51 @@
       </c>
       <c r="J20" s="9"/>
       <c r="K20" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.06.2025 № 95-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K20"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K161"/>
+  <dimension ref="A1:K162"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -2675,54 +2675,56 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>53354</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Інформатика та Робототехніка</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>- 20153</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
@@ -7483,51 +7485,51 @@
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>2346</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H121" s="7" t="inlineStr">
         <is>
           <t>- 3673</t>
         </is>
       </c>
       <c r="I121" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Статистика</t>
         </is>
       </c>
       <c r="D122" s="3"/>
@@ -7663,51 +7665,51 @@
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>27693</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t>- 3672</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D126" s="3"/>
@@ -8350,1046 +8352,1093 @@
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>- 13307</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D140" s="3"/>
+          <t>Спеціальна освіта</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="inlineStr">
+        <is>
+          <t>Корекційна психопедагогіка</t>
+        </is>
+      </c>
       <c r="E140" s="6" t="n">
-        <v>79724</v>
+        <v>88478</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Спеціальна освіта (Корекційна психопедагогіка)</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
-          <t>- 13308</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I140" s="9"/>
       <c r="J140" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>83360</v>
+        <v>79724</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
-          <t>Філологія (Германські мови та літератури (переклад англійська та німецька мови включно))</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H141" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I141" s="9"/>
+          <t>- 13308</t>
+        </is>
+      </c>
+      <c r="I141" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J141" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="D142" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E142" s="6" t="n">
-        <v>79732</v>
+        <v>83360</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
-          <t>Психологія (практична психологія)</t>
+          <t>Філологія (Германські мови та літератури (переклад англійська та німецька мови включно))</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
-          <t>- 13309</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I142" s="9"/>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>79850</v>
+        <v>79732</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
-          <t>Організаційна психологія</t>
+          <t>Психологія (практична психологія)</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H143" s="7" t="inlineStr">
         <is>
-          <t>- 13310</t>
+          <t>- 13309</t>
         </is>
       </c>
       <c r="I143" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J143" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K143" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>79762</v>
+        <v>79850</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Організаційна психологія</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
-          <t>- 13311</t>
+          <t>- 13310</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K144" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>75109</v>
+        <v>79762</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="7" t="inlineStr">
         <is>
-          <t>- 13312</t>
+          <t>- 13311</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
-          <t>E8</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>79767</v>
+        <v>75109</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
-          <t>Інтелектуальний аналіз даних</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
-          <t>- 13313</t>
+          <t>- 13312</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>47300</v>
+        <v>46387</v>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>E8</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>79764</v>
+        <v>79767</v>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інтелектуальний аналіз даних</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H147" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I147" s="9"/>
+          <t>- 13313</t>
+        </is>
+      </c>
+      <c r="I147" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J147" s="7" t="inlineStr">
         <is>
-          <t>УД 12021261</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K147" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
-          <t>K9</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>75112</v>
+        <v>79764</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
-          <t>- 13314</t>
-[...2 lines deleted...]
-      <c r="I148" s="9" t="n">
+          <t> </t>
+        </is>
+      </c>
+      <c r="I148" s="9"/>
+      <c r="J148" s="7" t="inlineStr">
+        <is>
+          <t>УД 12021261</t>
+        </is>
+      </c>
+      <c r="K148" s="9" t="n">
         <v>46204</v>
       </c>
-      <c r="J148" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>K9</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>36971</v>
+        <v>75112</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="7" t="inlineStr">
         <is>
-          <t>- 3674</t>
+          <t>- 13314</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46569</v>
+        <v>46387</v>
       </c>
       <c r="J149" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>36697</v>
+        <v>36971</v>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізика)</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H150" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I150" s="9"/>
+          <t>- 3674</t>
+        </is>
+      </c>
+      <c r="I150" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J150" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K150" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Фізика</t>
         </is>
       </c>
       <c r="E151" s="6" t="n">
-        <v>58278</v>
+        <v>36697</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (фізика)</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I151" s="9"/>
       <c r="J151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D152" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D152" s="3" t="inlineStr">
+        <is>
+          <t>Фізика та астрономія</t>
+        </is>
+      </c>
       <c r="E152" s="6" t="n">
-        <v>36836</v>
+        <v>58278</v>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Середня освіта (фізика)</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H152" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I152" s="9"/>
       <c r="J152" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K152" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>58254</v>
+        <v>36836</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
-          <t>Філологія (українська мова та література)</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H153" s="7" t="inlineStr">
         <is>
-          <t>- 13140</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I153" s="9"/>
       <c r="J153" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K153" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>53300</v>
+        <v>58254</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія (українська мова та література)</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I154" s="9"/>
+          <t>- 13140</t>
+        </is>
+      </c>
+      <c r="I154" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>36846</v>
+        <v>53300</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
-          <t>- 3675</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I155" s="9"/>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
-        <v>36831</v>
+        <v>36846</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I156" s="9"/>
+          <t>- 3675</t>
+        </is>
+      </c>
+      <c r="I156" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>82447</v>
+        <v>36831</v>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H157" s="7" t="inlineStr">
         <is>
-          <t>- 13315</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I157" s="9"/>
       <c r="J157" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K157" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
-        <v>82301</v>
+        <v>82447</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта (фізика)</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I158" s="9"/>
+          <t>- 13315</t>
+        </is>
+      </c>
+      <c r="I158" s="9" t="n">
+        <v>46569</v>
+      </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>79834</v>
+        <v>82301</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
-          <t>Філологія (українська мова та література)</t>
+          <t>Середня освіта (фізика)</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H159" s="7" t="inlineStr">
         <is>
-          <t>- 18586</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I159" s="9"/>
       <c r="J159" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>79743</v>
+        <v>79834</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія (українська мова та література)</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H160" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I160" s="9"/>
+          <t>- 18586</t>
+        </is>
+      </c>
+      <c r="I160" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J160" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
+        <v>79743</v>
+      </c>
+      <c r="F161" s="3" t="inlineStr">
+        <is>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H161" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I161" s="9"/>
+      <c r="J161" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K161" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B162" s="7" t="inlineStr">
+        <is>
+          <t>D8</t>
+        </is>
+      </c>
+      <c r="C162" s="3" t="inlineStr">
+        <is>
+          <t>Право</t>
+        </is>
+      </c>
+      <c r="D162" s="3"/>
+      <c r="E162" s="6" t="n">
         <v>75110</v>
       </c>
-      <c r="F161" s="3" t="inlineStr">
+      <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
-      <c r="G161" s="3" t="inlineStr">
+      <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H161" s="7" t="inlineStr">
+      <c r="H162" s="7" t="inlineStr">
         <is>
           <t>- 13316</t>
         </is>
       </c>
-      <c r="I161" s="9" t="n">
+      <c r="I162" s="9" t="n">
         <v>46569</v>
       </c>
-      <c r="J161" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K161" s="9"/>
+      <c r="J162" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K162" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K161"/>
+  <autoFilter ref="A1:K162"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I106"/>
+  <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -9574,51 +9623,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -10161,114 +10210,114 @@
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>60</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -10389,84 +10438,84 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>36</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>34</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10570,125 +10619,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E35" s="6" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F35" s="6" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10755,51 +10804,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>Географія</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -10866,54 +10915,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>Трудове навчання та технології</t>
         </is>
       </c>
       <c r="E42" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -10940,88 +10989,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="E45" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -11051,51 +11100,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -11199,51 +11248,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Технологія виробів легкої промисловості</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -11273,51 +11322,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
           <t>Олігофренопедагогіка</t>
         </is>
       </c>
       <c r="E53" s="6" t="n">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
@@ -11343,51 +11392,51 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
@@ -11409,91 +11458,91 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>024</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Хореографія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E58" s="6" t="n">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F58" s="6" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -11516,120 +11565,120 @@
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>108</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -11648,54 +11697,54 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F64" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Статистика</t>
@@ -11714,51 +11763,51 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
@@ -11879,54 +11928,54 @@
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
@@ -12319,87 +12368,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -12676,477 +12725,510 @@
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="F94" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>112</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>262</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F99" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F100" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H100" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Освітні, педагогічні науки</t>
+        </is>
+      </c>
+      <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
+        <v>24</v>
+      </c>
+      <c r="F101" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D102" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D102" s="3" t="inlineStr">
+        <is>
+          <t>Фізика та астрономія</t>
+        </is>
+      </c>
       <c r="E102" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F102" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F103" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H103" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F104" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H104" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F105" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
+        <v>14</v>
+      </c>
+      <c r="F106" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="G106" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H106" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I106" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B107" s="7" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
+      </c>
+      <c r="C107" s="3" t="inlineStr">
+        <is>
+          <t>Прикладна математика</t>
+        </is>
+      </c>
+      <c r="D107" s="3"/>
+      <c r="E107" s="6" t="n">
         <v>1</v>
       </c>
-      <c r="F106" s="6" t="n">
-[...8 lines deleted...]
-      <c r="I106" s="6" t="n">
+      <c r="F107" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G107" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H107" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I106"/>
+  <autoFilter ref="A1:I107"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>