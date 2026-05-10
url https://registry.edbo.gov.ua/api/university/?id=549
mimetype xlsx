--- v2 (2026-02-08)
+++ v3 (2026-05-10)
@@ -650,51 +650,51 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>46</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t>КД 11016400</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
@@ -1958,321 +1958,321 @@
         <is>
           <t>Будівництво та зварювання</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>42094</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Будівництво та зварювання</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t>КД 11016393</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Зварювання</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>12221</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Зварювання</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t>КД 11016393</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>13144</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні технології</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>КД 11016391</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні технології</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>14094</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Комп`ютерні технології</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>КД 11016391</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>12223</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Транспорт</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>КД 11016392</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>42093</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Транспорт</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t>КД 11016392</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>42097</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t>КД 11016391</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>62673</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
@@ -2343,51 +2343,51 @@
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>32506</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t>КД 11016400</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D12" s="3"/>
@@ -2472,97 +2472,101 @@
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
         <v>70264</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Транспорт</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K14" s="9"/>
+          <t>КД 11021440</t>
+        </is>
+      </c>
+      <c r="K14" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>70267</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K15" s="9"/>
+          <t>КД 11021441</t>
+        </is>
+      </c>
+      <c r="K15" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>70271</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
@@ -2626,54 +2630,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>62553</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>ДО 006903</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
@@ -3302,54 +3308,56 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>70281</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>ДО 007123</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
@@ -3388,97 +3396,101 @@
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>70276</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Транспорт</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>ДО 007122</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>70278</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта. Цифрові технології</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I37" s="9"/>
+          <t>ДО 007121</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="n">
+        <v>46204</v>
+      </c>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
@@ -4124,91 +4136,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E14" s="6" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E15" s="6" t="n">
         <v>25</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
@@ -4301,51 +4313,51 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>D6</t>
         </is>
       </c>
@@ -4370,155 +4382,155 @@
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>Транспорт</t>
         </is>
       </c>
       <c r="E24" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
@@ -4614,54 +4626,54 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>