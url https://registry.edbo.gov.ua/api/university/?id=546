--- v3 (2026-03-23)
+++ v4 (2026-05-10)
@@ -3390,54 +3390,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>58835</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Інформаційні мережі зв'язку</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>ДО 007150</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
@@ -4461,51 +4463,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -4560,51 +4562,51 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -4824,51 +4826,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
@@ -4923,87 +4925,87 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
@@ -5022,84 +5024,84 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
@@ -5124,51 +5126,51 @@
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>70</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">