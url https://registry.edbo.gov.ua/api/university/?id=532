--- v2 (2026-03-10)
+++ v3 (2026-05-06)
@@ -3265,51 +3265,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>3</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -3496,51 +3496,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>15</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>